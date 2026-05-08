--- v0 (2026-04-18)
+++ v1 (2026-05-08)
@@ -12,80 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>Aviso de Dispensa de Licitação para aquisição de gêneros alimentícios para a SMTC.</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada, visando serviço de manutenção de equipamentos de aparelhos da academia do 10º Batalhão Bombeiro Militar de Catalão-GO</t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para aquisição de sapatilhas e neoprene, para atender às necessidades da corporação na 52ª Operação Férias em julho de 2026.</t>
   </si>
   <si>
     <t>06/02/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada no fornecimento de materiais de copa e cozinha, de forma imediata, para atender às necessidades do Programa de Saúde dos Servidores Municipais - PRÓ-SAÚDE</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para fornecimento de serviço de acesso à internet em banda larga, via fibra óptica, com alto desempenho, redundância, estabilidade e suporte técnico especializado, destinado ao atendimento das necessidades operacionais, administrativas e de ensino do 10º Batalhão Bombeiro Militar – 10º BBM, sediado em Catalão-GO, pelo período inicial de 36 (trinta e seis) meses.</t>
   </si>
   <si>
     <t>Contratação de empresa especializada na prestação de serviços de migração de Banco de dados SGBD MySQL 5.1 para o SGDB PostGreSQL 16, incluindo bases de dados legadas de Sistemas de Gestão, Sistema de Ponto, cadastro de Servidores Ativos e Inativos e Posteriormente a transferência e sincronização do serviço de banco de dados para nuvem, para atender às necessidades do PRÓ-SAÚDE.</t>
   </si>
   <si>
     <t>Contratação de empresa especializada no fornecimento de materiais de expediente, de forma imediata, para atender ás necessidades do Programa de Saúde dos Servidores Municipais - PRÓ-SAÚDE</t>
   </si>
   <si>
     <t>Contratação de empresa para fornecimento por demanda, de insumos e utensílios de limpeza, para atender às necessidades do Programa de Saúde dos Servidores municipais -PRÓ-SAÚDE.</t>
   </si>
   <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de enfermagem domiciliar, para atender às necessidades do Programa de Saúde dos Servidores Municipais - PRÓ-SAÚDE.</t>
   </si>
   <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t> Aquisição de gêneros alimentícios (café e açúcar) para o 10º Batalhão Bombeiro Militar de Catalão-GO . </t>
   </si>
@@ -487,51 +490,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C23"/>
+  <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="474.17" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
@@ -593,208 +596,219 @@
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C19" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23" t="s">
         <v>37</v>
       </c>
-      <c r="C23" t="s">
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" t="s">
         <v>38</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">