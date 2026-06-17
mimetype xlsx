--- v1 (2026-05-08)
+++ v2 (2026-06-17)
@@ -12,89 +12,113 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
+    <t>Para os fins dos presentes autos, com base no aspecto discricionário conferido à Administração pelo artigo 75, §3° da Lei Federal n° 14.133 de 2021, orienta ao departamento competente (compras) que a presente contratação não seja precedida de divulgação considerando a necessidade imediata da presente contratação que tem por objeto a aquisição de banners em lona para divulgação do Censo Previdenciário e de crachás de identificação para utilização pelos servidores e colaboradores responsáveis pelo atendimento aos segurados e beneficiários do Instituto de Previdência dos Servidores Municipais.</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>Contratação de serviços técnicos especializados para instalação, ampliação, manutenção, reparo e modernização de sistema de telefonia</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>Contratação de serviços técnicosespecializados para o fornecimento,instalação, ampliação, manutenção, reparo emodernização de sistema devideomonitoramento (CFTV/IP), incluindocâmeras, gravadores (DVR/NVR), dispositivos de armazenamento, infraestrutura de rede e todos os materiais necessários ao pleno funcionamento do sistema, contemplando diagnóstico técnico, projeto técnico, fornecimento de equipamentos, infraestrutura, cabeamento, configuração, integração, acesso remoto, segurança e testes operacionais</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>Locação de software, serviços de instalação de licença de uso, treinamento, suporte técnico, manutenção e atualização do Sistema Autorizador de Guias e Auditoria de Contas Médicas, para atender a demanda dos Beneficiários do PRO SAUDE</t>
+  </si>
+  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>Aviso de Dispensa de Licitação para aquisição de gêneros alimentícios para a SMTC.</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada, visando serviço de manutenção de equipamentos de aparelhos da academia do 10º Batalhão Bombeiro Militar de Catalão-GO</t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para aquisição de sapatilhas e neoprene, para atender às necessidades da corporação na 52ª Operação Férias em julho de 2026.</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada no fornecimento de materiais de copa e cozinha, de forma imediata, para atender às necessidades do Programa de Saúde dos Servidores Municipais - PRÓ-SAÚDE</t>
   </si>
   <si>
+    <t>Contratação de empresa especializada na prestação de serviços de migração de Banco de dados SGBD MySQL 5.1 para o SGDB PostGreSQL 16, incluindo bases de dados legadas de Sistemas de Gestão, Sistema de Ponto, cadastro de Servidores Ativos e Inativos e Posteriormente a transferência e sincronização do serviço de banco de dados para nuvem, para atender às necessidades do PRÓ-SAÚDE.</t>
+  </si>
+  <si>
     <t>Contratação de empresa especializada para fornecimento de serviço de acesso à internet em banda larga, via fibra óptica, com alto desempenho, redundância, estabilidade e suporte técnico especializado, destinado ao atendimento das necessidades operacionais, administrativas e de ensino do 10º Batalhão Bombeiro Militar – 10º BBM, sediado em Catalão-GO, pelo período inicial de 36 (trinta e seis) meses.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Contratação de empresa especializada na prestação de serviços de migração de Banco de dados SGBD MySQL 5.1 para o SGDB PostGreSQL 16, incluindo bases de dados legadas de Sistemas de Gestão, Sistema de Ponto, cadastro de Servidores Ativos e Inativos e Posteriormente a transferência e sincronização do serviço de banco de dados para nuvem, para atender às necessidades do PRÓ-SAÚDE.</t>
   </si>
   <si>
     <t>Contratação de empresa especializada no fornecimento de materiais de expediente, de forma imediata, para atender ás necessidades do Programa de Saúde dos Servidores Municipais - PRÓ-SAÚDE</t>
   </si>
   <si>
     <t>Contratação de empresa para fornecimento por demanda, de insumos e utensílios de limpeza, para atender às necessidades do Programa de Saúde dos Servidores municipais -PRÓ-SAÚDE.</t>
   </si>
   <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de enfermagem domiciliar, para atender às necessidades do Programa de Saúde dos Servidores Municipais - PRÓ-SAÚDE.</t>
   </si>
   <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t> Aquisição de gêneros alimentícios (café e açúcar) para o 10º Batalhão Bombeiro Militar de Catalão-GO . </t>
   </si>
   <si>
     <t> Aquisição de espelhos para o 10º Batalhão Bombeiro Militar de Catalão-GO .</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
@@ -490,61 +514,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C24"/>
+  <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="474.17" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="705.399" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:3">
@@ -563,252 +587,296 @@
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C9" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C10" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>17</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C24" t="s">
         <v>39</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C26" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>44</v>
+      </c>
+      <c r="C27" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" t="s">
+        <v>46</v>
+      </c>
+      <c r="C28" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">