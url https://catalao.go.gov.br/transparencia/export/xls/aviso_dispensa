--- v2 (2026-06-17)
+++ v3 (2026-07-08)
@@ -12,77 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>Para os fins dos presentes autos, com base no aspecto discricionário conferido à Administração pelo artigo 75, §3° da Lei Federal n° 14.133 de 2021, orienta ao departamento competente (compras) que a presente contratação não seja precedida de divulgação considerando a necessidade imediata da presente contratação que tem por objeto a aquisição de banners em lona para divulgação do Censo Previdenciário e de crachás de identificação para utilização pelos servidores e colaboradores responsáveis pelo atendimento aos segurados e beneficiários do Instituto de Previdência dos Servidores Municipais.</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>Contratação de serviços técnicos especializados para instalação, ampliação, manutenção, reparo e modernização de sistema de telefonia</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>Contratação de serviços técnicosespecializados para o fornecimento,instalação, ampliação, manutenção, reparo emodernização de sistema devideomonitoramento (CFTV/IP), incluindocâmeras, gravadores (DVR/NVR), dispositivos de armazenamento, infraestrutura de rede e todos os materiais necessários ao pleno funcionamento do sistema, contemplando diagnóstico técnico, projeto técnico, fornecimento de equipamentos, infraestrutura, cabeamento, configuração, integração, acesso remoto, segurança e testes operacionais</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>Locação de software, serviços de instalação de licença de uso, treinamento, suporte técnico, manutenção e atualização do Sistema de Gestão de Assistência à Saúde</t>
   </si>
   <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>Locação de software, serviços de instalação de licença de uso, treinamento, suporte técnico, manutenção e atualização do Sistema Autorizador de Guias e Auditoria de Contas Médicas, para atender a demanda dos Beneficiários do PRO SAUDE</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>Aviso de Dispensa de Licitação para aquisição de gêneros alimentícios para a SMTC.</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada, visando serviço de manutenção de equipamentos de aparelhos da academia do 10º Batalhão Bombeiro Militar de Catalão-GO</t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para aquisição de sapatilhas e neoprene, para atender às necessidades da corporação na 52ª Operação Férias em julho de 2026.</t>
   </si>
@@ -514,51 +520,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C28"/>
+  <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="705.399" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
@@ -631,252 +637,263 @@
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>17</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>25</v>
       </c>
       <c r="C15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>30</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C22" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>37</v>
       </c>
       <c r="C23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C25" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>42</v>
       </c>
       <c r="C26" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>44</v>
       </c>
       <c r="C27" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>46</v>
       </c>
       <c r="C28" t="s">
         <v>47</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" t="s">
+        <v>48</v>
+      </c>
+      <c r="C29" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">