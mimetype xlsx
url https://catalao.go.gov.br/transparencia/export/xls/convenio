--- v0 (2026-04-18)
+++ v1 (2026-05-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="866">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="869">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Aditivos</t>
   </si>
   <si>
     <t>003/2022</t>
   </si>
   <si>
@@ -2406,50 +2406,59 @@
     <t>23/01/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Convênio que entre si celebram o município de Catalão, Estado de Goiás, com interveniência da Secretaria Municipal de Esportes, Lazer e Juventude com a LIFSCAT - Liga Independente de Futsal de Catalão, visando estimular e incentivar o esporte amador neste município. </t>
   </si>
   <si>
     <t>2026044/2026</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>Termo de Fomento N° 2026044/2026.</t>
   </si>
   <si>
     <t>2026043/2026</t>
   </si>
   <si>
     <t>TERMO DE FOMENTO N° 2026043/2026.</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>Execução de transferências de subvenção financeira para a OSC Associação Catalana de Equoterapia, com a finalidade de atender crianças e adolescentes de até 18 anos, com deficiência e necessidades especiais do Município de Catalão, que possuam indicação médica prescrita para equoterapia.</t>
+  </si>
+  <si>
+    <t>072/2026</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>Transferência de subvenção financeira para a OSC Centro de Integração Social da Mulher Vida, com CNPJ de nº 21.952.765/0001-00, com a finalidade de pagamento de recursos humanos e custos administrativos, conforme Plano de Trabalho.</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>O presente Termo de Cooperação tem por objeto a cooperação entre o MUNICÍPIO e a ENTIDADE COOPERADA, entidade mantedora da Escola Santa Clara, desta cidade, com o objetivo de ceder servidores para atuação na Associação Pestalozzi de Catalão, entidade mantenedora da Escola Santa Clara, que presta atendimento exclusivo a pessoas com deficiência intelectual e/ou múltipla no município.</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>R$ 9.720,00</t>
   </si>
   <si>
     <t>Ο TERMO DE ADESÃO/FILIAÇÃO presente Termo tem como objetivo a “ADESÃO/FILIAÇÃO”, do MUNICÍPIO nesse instrumento denominado FILIADO0 e aqui representado por seu prefeito municipal, o qual manifesta sua vontade de ADESÃO/FILIAÇÃO ao quadro de associados da ASSOCIAÇÃO NACIONAL DOS MUNICÍPIOS SEDES DE USINAS HIDROELÉTRICAS ALAGADOS – AMUSUH, por nesse instrumento denominada FILIANTE.</t>
   </si>
   <si>
     <t>001/2026</t>
   </si>
   <si>
     <t>R$ 324.000,00</t>
   </si>
   <si>
     <t>Termo de Colaboração a execução, pela ORGANIZAÇÃO DA SOCIEDADE CIVIL, das ações previstas no Plano de Trabalho aprovado, destinadas a ações de acolhimento de pacientes oncológicos do município encaminhados ao Hospital do Amor em Barretos/SP, em conformidade com as políticas públicas do Município de Catalão.</t>
   </si>
@@ -2989,51 +2998,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F321"/>
+  <dimension ref="A1:F322"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="889.354" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -8871,600 +8880,620 @@
       </c>
       <c r="B293" t="s">
         <v>11</v>
       </c>
       <c r="C293">
         <v>2026043</v>
       </c>
       <c r="D293" t="s">
         <v>114</v>
       </c>
       <c r="E293" t="s">
         <v>789</v>
       </c>
       <c r="F293" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>11</v>
       </c>
       <c r="C294" t="s">
-        <v>78</v>
+        <v>791</v>
       </c>
       <c r="D294" t="s">
-        <v>72</v>
+        <v>277</v>
       </c>
       <c r="E294" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="F294" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>11</v>
       </c>
       <c r="C295" t="s">
-        <v>793</v>
+        <v>78</v>
       </c>
       <c r="D295" t="s">
+        <v>72</v>
+      </c>
+      <c r="E295" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="F295" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>11</v>
       </c>
       <c r="C296" t="s">
         <v>796</v>
       </c>
       <c r="D296" t="s">
         <v>797</v>
       </c>
       <c r="E296" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="F296" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
         <v>11</v>
       </c>
       <c r="C297" t="s">
         <v>799</v>
       </c>
       <c r="D297" t="s">
-        <v>72</v>
+        <v>800</v>
       </c>
       <c r="E297" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="F297" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>11</v>
       </c>
       <c r="C298" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="D298" t="s">
-        <v>802</v>
+        <v>72</v>
       </c>
       <c r="E298" t="s">
+        <v>794</v>
+      </c>
+      <c r="F298" t="s">
         <v>803</v>
-      </c>
-[...1 lines deleted...]
-        <v>804</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
         <v>11</v>
       </c>
       <c r="C299" t="s">
+        <v>804</v>
+      </c>
+      <c r="D299" t="s">
         <v>805</v>
       </c>
-      <c r="D299" t="s">
+      <c r="E299" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>803</v>
       </c>
       <c r="F299" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>11</v>
       </c>
       <c r="C300" t="s">
         <v>808</v>
       </c>
       <c r="D300" t="s">
         <v>809</v>
       </c>
       <c r="E300" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="F300" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
         <v>11</v>
       </c>
       <c r="C301" t="s">
         <v>811</v>
       </c>
       <c r="D301" t="s">
         <v>812</v>
       </c>
       <c r="E301" t="s">
+        <v>806</v>
+      </c>
+      <c r="F301" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>11</v>
       </c>
       <c r="C302" t="s">
+        <v>814</v>
+      </c>
+      <c r="D302" t="s">
         <v>815</v>
       </c>
-      <c r="D302" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E302" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="F302" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>11</v>
       </c>
       <c r="C303" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="D303" t="s">
-        <v>818</v>
+        <v>168</v>
       </c>
       <c r="E303" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="F303" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>11</v>
       </c>
       <c r="C304" t="s">
         <v>820</v>
       </c>
       <c r="D304" t="s">
         <v>821</v>
       </c>
       <c r="E304" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="F304" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>11</v>
       </c>
       <c r="C305" t="s">
         <v>823</v>
       </c>
       <c r="D305" t="s">
         <v>824</v>
       </c>
       <c r="E305" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="F305" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
         <v>11</v>
       </c>
       <c r="C306" t="s">
         <v>826</v>
       </c>
       <c r="D306" t="s">
         <v>827</v>
       </c>
       <c r="E306" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="F306" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>11</v>
       </c>
       <c r="C307" t="s">
         <v>829</v>
       </c>
       <c r="D307" t="s">
         <v>830</v>
       </c>
       <c r="E307" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="F307" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>11</v>
       </c>
       <c r="C308" t="s">
         <v>832</v>
       </c>
       <c r="D308" t="s">
         <v>833</v>
       </c>
       <c r="E308" t="s">
+        <v>816</v>
+      </c>
+      <c r="F308" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
         <v>11</v>
       </c>
       <c r="C309" t="s">
+        <v>835</v>
+      </c>
+      <c r="D309" t="s">
         <v>836</v>
       </c>
-      <c r="D309" t="s">
+      <c r="E309" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
       <c r="F309" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>11</v>
       </c>
       <c r="C310" t="s">
         <v>839</v>
       </c>
       <c r="D310" t="s">
         <v>840</v>
       </c>
       <c r="E310" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="F310" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
         <v>11</v>
       </c>
       <c r="C311" t="s">
         <v>842</v>
       </c>
       <c r="D311" t="s">
         <v>843</v>
       </c>
       <c r="E311" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="F311" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>11</v>
       </c>
       <c r="C312" t="s">
         <v>845</v>
       </c>
       <c r="D312" t="s">
-        <v>277</v>
+        <v>846</v>
       </c>
       <c r="E312" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="F312" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>11</v>
       </c>
       <c r="C313" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="D313" t="s">
-        <v>61</v>
+        <v>277</v>
       </c>
       <c r="E313" t="s">
-        <v>791</v>
+        <v>837</v>
       </c>
       <c r="F313" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>11</v>
       </c>
       <c r="C314" t="s">
-        <v>796</v>
+        <v>850</v>
       </c>
       <c r="D314" t="s">
-        <v>304</v>
+        <v>61</v>
       </c>
       <c r="E314" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F314" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>11</v>
       </c>
       <c r="C315" t="s">
-        <v>850</v>
+        <v>799</v>
       </c>
       <c r="D315" t="s">
-        <v>61</v>
+        <v>304</v>
       </c>
       <c r="E315" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="F315" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>11</v>
       </c>
       <c r="C316" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D316" t="s">
-        <v>853</v>
+        <v>61</v>
       </c>
       <c r="E316" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="F316" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>11</v>
       </c>
       <c r="C317" t="s">
         <v>855</v>
       </c>
       <c r="D317" t="s">
-        <v>114</v>
+        <v>856</v>
       </c>
       <c r="E317" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="F317" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>11</v>
       </c>
       <c r="C318" t="s">
-        <v>279</v>
+        <v>858</v>
       </c>
       <c r="D318" t="s">
-        <v>856</v>
+        <v>114</v>
       </c>
       <c r="E318" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F318" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>11</v>
       </c>
       <c r="C319" t="s">
-        <v>858</v>
+        <v>279</v>
       </c>
       <c r="D319" t="s">
-        <v>440</v>
+        <v>859</v>
       </c>
       <c r="E319" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="F319" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
         <v>11</v>
       </c>
       <c r="C320" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="D320" t="s">
-        <v>114</v>
+        <v>440</v>
       </c>
       <c r="E320" t="s">
-        <v>861</v>
+        <v>816</v>
       </c>
       <c r="F320" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>11</v>
       </c>
       <c r="C321" t="s">
-        <v>74</v>
+        <v>863</v>
       </c>
       <c r="D321" t="s">
-        <v>863</v>
+        <v>114</v>
       </c>
       <c r="E321" t="s">
         <v>864</v>
       </c>
       <c r="F321" t="s">
         <v>865</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6">
+      <c r="A322">
+        <v>321</v>
+      </c>
+      <c r="B322" t="s">
+        <v>11</v>
+      </c>
+      <c r="C322" t="s">
+        <v>74</v>
+      </c>
+      <c r="D322" t="s">
+        <v>866</v>
+      </c>
+      <c r="E322" t="s">
+        <v>867</v>
+      </c>
+      <c r="F322" t="s">
+        <v>868</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">