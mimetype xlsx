--- v1 (2026-05-08)
+++ v2 (2026-05-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="869">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="886">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Aditivos</t>
   </si>
   <si>
     <t>003/2022</t>
   </si>
   <si>
@@ -2387,96 +2387,147 @@
   <si>
     <t>014/2018</t>
   </si>
   <si>
     <t>09/02/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Termo de Convênio que entre si fazem de um lado o Município de Catalão, Estado de Goiás, e de outro a Associação Comercial e Industrial de Catalão. </t>
   </si>
   <si>
     <t>002/2018</t>
   </si>
   <si>
     <t>01/02/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Termo de Convênio que entre si fazem o Município de Catalão, Estado de Goiás, e a Olaria Futebol Clube. </t>
   </si>
   <si>
     <t>23/01/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Convênio que entre si celebram o município de Catalão, Estado de Goiás, com interveniência da Secretaria Municipal de Esportes, Lazer e Juventude com a LIFSCAT - Liga Independente de Futsal de Catalão, visando estimular e incentivar o esporte amador neste município. </t>
   </si>
   <si>
+    <t>057/2026</t>
+  </si>
+  <si>
+    <t>R$ 1.119.144,19</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>CUSTEIO DE LOCAÇÃO DEVEÍCULOS E MATERIAIS DE EXPEDIENTE PARA ATENDIMENTO DAS DEMANDAS ADMINISTRATIVAS DOMUNICÍPIO DE CATALÃO, consoante especifi cações técnicas e objetivos constantes do Plano de Trabalho</t>
+  </si>
+  <si>
+    <t>215/2026</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>Termo de Fomento tem por objeto a transferência de subvenção financeira, destinado a promover despesas de manutenção de sua sede e custeio, para a continuidade do desenvolvimento da finalidade cultural que representa no município de Catalão.</t>
+  </si>
+  <si>
+    <t>001/2026</t>
+  </si>
+  <si>
+    <t>R$ 5.727,00</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>Formalizar a filiação institucional do Fundo Municipal de Educação de Catalão/GO à União dos Dirigentes Municipais de Educação de Goiás - UNDIME/GO, mediante pagamento de contribuição associativa anual, visando ao fortalecimento da gestão pública educacional municipal, ao apoio técnico institucional, à formação continuada dos dirigentes municipais de educação e ao aprimoramento das políticas públicas educacionais.</t>
+  </si>
+  <si>
+    <t>214/2026</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Associação CESE para Cultura, Educação, Saúde e Esporte, com CNPJ de nº 46.076.070/0001-04, com a finalidade de Promover envelhecimento saudável e ativo por meio da realização de atividades físicas orientadas e estímulos musicais, visando a melhoria da qualidade de vida, do bem-estar físico e emocional e da integração social dos idosos do município de Catalão.</t>
+  </si>
+  <si>
     <t>2026044/2026</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>Termo de Fomento N° 2026044/2026.</t>
   </si>
   <si>
     <t>2026043/2026</t>
   </si>
   <si>
     <t>TERMO DE FOMENTO N° 2026043/2026.</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>Execução de transferências de subvenção financeira para a OSC Associação Catalana de Equoterapia, com a finalidade de atender crianças e adolescentes de até 18 anos, com deficiência e necessidades especiais do Município de Catalão, que possuam indicação médica prescrita para equoterapia.</t>
   </si>
   <si>
+    <t>043/2026</t>
+  </si>
+  <si>
+    <t>Transferência de subvenção financeira para Associação Catalana de Equoterapia, com a finalidade de o projeto tem como objetivo atender crianças e adolescentes até 18 (dezoito) anos, com deficiência e necessidades especiais do município de Catalão, que tenham indicação médica prescrita para a Equoterapia</t>
+  </si>
+  <si>
+    <t>044/2026</t>
+  </si>
+  <si>
+    <t>Transferência de subvenção financeira para a Escola Creche São Francisco de Assis com a finalidade de oferecer aulas gratuitas de quatro modalidades complementares de ensino a 120 crianças de 4 a 5 anos de idade da Escola Creche São Francisco de Assis, sendo as modalidades: ballet, karatê, musicalização e pintura, que ocorrerão nas dependências da instituição com frequência semanal e adequação predial para atender ao projeto.</t>
+  </si>
+  <si>
     <t>072/2026</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para a OSC Centro de Integração Social da Mulher Vida, com CNPJ de nº 21.952.765/0001-00, com a finalidade de pagamento de recursos humanos e custos administrativos, conforme Plano de Trabalho.</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>O presente Termo de Cooperação tem por objeto a cooperação entre o MUNICÍPIO e a ENTIDADE COOPERADA, entidade mantedora da Escola Santa Clara, desta cidade, com o objetivo de ceder servidores para atuação na Associação Pestalozzi de Catalão, entidade mantenedora da Escola Santa Clara, que presta atendimento exclusivo a pessoas com deficiência intelectual e/ou múltipla no município.</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>R$ 9.720,00</t>
   </si>
   <si>
     <t>Ο TERMO DE ADESÃO/FILIAÇÃO presente Termo tem como objetivo a “ADESÃO/FILIAÇÃO”, do MUNICÍPIO nesse instrumento denominado FILIADO0 e aqui representado por seu prefeito municipal, o qual manifesta sua vontade de ADESÃO/FILIAÇÃO ao quadro de associados da ASSOCIAÇÃO NACIONAL DOS MUNICÍPIOS SEDES DE USINAS HIDROELÉTRICAS ALAGADOS – AMUSUH, por nesse instrumento denominada FILIANTE.</t>
-  </si>
-[...1 lines deleted...]
-    <t>001/2026</t>
   </si>
   <si>
     <t>R$ 324.000,00</t>
   </si>
   <si>
     <t>Termo de Colaboração a execução, pela ORGANIZAÇÃO DA SOCIEDADE CIVIL, das ações previstas no Plano de Trabalho aprovado, destinadas a ações de acolhimento de pacientes oncológicos do município encaminhados ao Hospital do Amor em Barretos/SP, em conformidade com as políticas públicas do Município de Catalão.</t>
   </si>
   <si>
     <t>140/2025</t>
   </si>
   <si>
     <t>O presente Termo de Cooperação tem por objeto a mútua cooperação entre os participes signatários para a consecução de finalidades de interesse público e recíproco, com o fim de propiciar meios de garantir assistência efetivaao município participe, no tocante às atividades de segurança pública, mormente no que diz respeito à prevenção, repressão de delitos, ações de socorrismo, defesa civil, resposta e prevenção a desastres.</t>
   </si>
   <si>
     <t>014/2026</t>
   </si>
   <si>
     <t>R$ 103.413,56</t>
   </si>
   <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para a OSC LIGA ESPORTIVA CATALANA LEVINDO FONSECA - LEC, com CNPJ de nº 00.453.760/0001-54, com a finalidade de Colaboração financeira do Município, para ser aplicada pela LEC em despesas decorrentes da realização do campeonato catalano de futebol amador da primeira e segunda divisão edição de 2026</t>
   </si>
@@ -2998,51 +3049,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F322"/>
+  <dimension ref="A1:F328"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="889.354" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -8823,677 +8874,797 @@
       </c>
       <c r="C290" t="s">
         <v>756</v>
       </c>
       <c r="D290" t="s">
         <v>72</v>
       </c>
       <c r="E290" t="s">
         <v>782</v>
       </c>
       <c r="F290" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
         <v>11</v>
       </c>
       <c r="C291" t="s">
         <v>784</v>
       </c>
       <c r="D291" t="s">
-        <v>101</v>
+        <v>785</v>
       </c>
       <c r="E291" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="F291" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>11</v>
       </c>
       <c r="C292" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D292" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="E292" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F292" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>11</v>
       </c>
-      <c r="C293">
-        <v>2026043</v>
+      <c r="C293" t="s">
+        <v>791</v>
       </c>
       <c r="D293" t="s">
-        <v>114</v>
+        <v>792</v>
       </c>
       <c r="E293" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="F293" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>11</v>
       </c>
       <c r="C294" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="D294" t="s">
-        <v>277</v>
+        <v>72</v>
       </c>
       <c r="E294" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="F294" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>11</v>
       </c>
       <c r="C295" t="s">
-        <v>78</v>
+        <v>798</v>
       </c>
       <c r="D295" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="E295" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="F295" t="s">
-        <v>795</v>
+        <v>800</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>11</v>
       </c>
       <c r="C296" t="s">
-        <v>796</v>
+        <v>801</v>
       </c>
       <c r="D296" t="s">
-        <v>797</v>
+        <v>61</v>
       </c>
       <c r="E296" t="s">
-        <v>794</v>
+        <v>799</v>
       </c>
       <c r="F296" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
         <v>11</v>
       </c>
-      <c r="C297" t="s">
-        <v>799</v>
+      <c r="C297">
+        <v>2026043</v>
       </c>
       <c r="D297" t="s">
-        <v>800</v>
+        <v>114</v>
       </c>
       <c r="E297" t="s">
-        <v>794</v>
+        <v>803</v>
       </c>
       <c r="F297" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>11</v>
       </c>
       <c r="C298" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="D298" t="s">
-        <v>72</v>
+        <v>114</v>
       </c>
       <c r="E298" t="s">
-        <v>794</v>
+        <v>786</v>
       </c>
       <c r="F298" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
         <v>11</v>
       </c>
       <c r="C299" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="D299" t="s">
-        <v>805</v>
+        <v>101</v>
       </c>
       <c r="E299" t="s">
-        <v>806</v>
+        <v>786</v>
       </c>
       <c r="F299" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>11</v>
       </c>
       <c r="C300" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D300" t="s">
-        <v>809</v>
+        <v>277</v>
       </c>
       <c r="E300" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F300" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
         <v>11</v>
       </c>
       <c r="C301" t="s">
-        <v>811</v>
+        <v>78</v>
       </c>
       <c r="D301" t="s">
+        <v>72</v>
+      </c>
+      <c r="E301" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
       <c r="F301" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>11</v>
       </c>
       <c r="C302" t="s">
         <v>814</v>
       </c>
       <c r="D302" t="s">
         <v>815</v>
       </c>
       <c r="E302" t="s">
+        <v>812</v>
+      </c>
+      <c r="F302" t="s">
         <v>816</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>11</v>
       </c>
       <c r="C303" t="s">
+        <v>791</v>
+      </c>
+      <c r="D303" t="s">
+        <v>817</v>
+      </c>
+      <c r="E303" t="s">
+        <v>812</v>
+      </c>
+      <c r="F303" t="s">
         <v>818</v>
-      </c>
-[...7 lines deleted...]
-        <v>819</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>11</v>
       </c>
       <c r="C304" t="s">
+        <v>819</v>
+      </c>
+      <c r="D304" t="s">
+        <v>72</v>
+      </c>
+      <c r="E304" t="s">
+        <v>812</v>
+      </c>
+      <c r="F304" t="s">
         <v>820</v>
-      </c>
-[...7 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>11</v>
       </c>
       <c r="C305" t="s">
+        <v>821</v>
+      </c>
+      <c r="D305" t="s">
+        <v>822</v>
+      </c>
+      <c r="E305" t="s">
         <v>823</v>
       </c>
-      <c r="D305" t="s">
+      <c r="F305" t="s">
         <v>824</v>
-      </c>
-[...4 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
         <v>11</v>
       </c>
       <c r="C306" t="s">
+        <v>825</v>
+      </c>
+      <c r="D306" t="s">
         <v>826</v>
       </c>
-      <c r="D306" t="s">
+      <c r="E306" t="s">
+        <v>823</v>
+      </c>
+      <c r="F306" t="s">
         <v>827</v>
-      </c>
-[...4 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>11</v>
       </c>
       <c r="C307" t="s">
+        <v>828</v>
+      </c>
+      <c r="D307" t="s">
         <v>829</v>
       </c>
-      <c r="D307" t="s">
+      <c r="E307" t="s">
+        <v>823</v>
+      </c>
+      <c r="F307" t="s">
         <v>830</v>
-      </c>
-[...4 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>11</v>
       </c>
       <c r="C308" t="s">
+        <v>831</v>
+      </c>
+      <c r="D308" t="s">
         <v>832</v>
       </c>
-      <c r="D308" t="s">
+      <c r="E308" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
       <c r="F308" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
         <v>11</v>
       </c>
       <c r="C309" t="s">
         <v>835</v>
       </c>
       <c r="D309" t="s">
+        <v>168</v>
+      </c>
+      <c r="E309" t="s">
+        <v>833</v>
+      </c>
+      <c r="F309" t="s">
         <v>836</v>
-      </c>
-[...4 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>11</v>
       </c>
       <c r="C310" t="s">
+        <v>837</v>
+      </c>
+      <c r="D310" t="s">
+        <v>838</v>
+      </c>
+      <c r="E310" t="s">
+        <v>833</v>
+      </c>
+      <c r="F310" t="s">
         <v>839</v>
-      </c>
-[...7 lines deleted...]
-        <v>841</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
         <v>11</v>
       </c>
       <c r="C311" t="s">
+        <v>840</v>
+      </c>
+      <c r="D311" t="s">
+        <v>841</v>
+      </c>
+      <c r="E311" t="s">
+        <v>833</v>
+      </c>
+      <c r="F311" t="s">
         <v>842</v>
-      </c>
-[...7 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>11</v>
       </c>
       <c r="C312" t="s">
+        <v>843</v>
+      </c>
+      <c r="D312" t="s">
+        <v>844</v>
+      </c>
+      <c r="E312" t="s">
+        <v>833</v>
+      </c>
+      <c r="F312" t="s">
         <v>845</v>
-      </c>
-[...7 lines deleted...]
-        <v>847</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>11</v>
       </c>
       <c r="C313" t="s">
+        <v>846</v>
+      </c>
+      <c r="D313" t="s">
+        <v>847</v>
+      </c>
+      <c r="E313" t="s">
+        <v>833</v>
+      </c>
+      <c r="F313" t="s">
         <v>848</v>
-      </c>
-[...7 lines deleted...]
-        <v>849</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>11</v>
       </c>
       <c r="C314" t="s">
+        <v>849</v>
+      </c>
+      <c r="D314" t="s">
         <v>850</v>
       </c>
-      <c r="D314" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E314" t="s">
-        <v>794</v>
+        <v>833</v>
       </c>
       <c r="F314" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>11</v>
       </c>
       <c r="C315" t="s">
-        <v>799</v>
+        <v>852</v>
       </c>
       <c r="D315" t="s">
-        <v>304</v>
+        <v>853</v>
       </c>
       <c r="E315" t="s">
-        <v>806</v>
+        <v>854</v>
       </c>
       <c r="F315" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>11</v>
       </c>
       <c r="C316" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="D316" t="s">
-        <v>61</v>
+        <v>857</v>
       </c>
       <c r="E316" t="s">
-        <v>806</v>
+        <v>854</v>
       </c>
       <c r="F316" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>11</v>
       </c>
       <c r="C317" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="D317" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E317" t="s">
-        <v>806</v>
+        <v>854</v>
       </c>
       <c r="F317" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>11</v>
       </c>
       <c r="C318" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="D318" t="s">
-        <v>114</v>
+        <v>863</v>
       </c>
       <c r="E318" t="s">
-        <v>806</v>
+        <v>854</v>
       </c>
       <c r="F318" t="s">
-        <v>854</v>
+        <v>864</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>11</v>
       </c>
       <c r="C319" t="s">
-        <v>279</v>
+        <v>865</v>
       </c>
       <c r="D319" t="s">
-        <v>859</v>
+        <v>277</v>
       </c>
       <c r="E319" t="s">
-        <v>816</v>
+        <v>854</v>
       </c>
       <c r="F319" t="s">
-        <v>860</v>
+        <v>866</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
         <v>11</v>
       </c>
       <c r="C320" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
       <c r="D320" t="s">
-        <v>440</v>
+        <v>61</v>
       </c>
       <c r="E320" t="s">
-        <v>816</v>
+        <v>812</v>
       </c>
       <c r="F320" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>11</v>
       </c>
       <c r="C321" t="s">
-        <v>863</v>
+        <v>791</v>
       </c>
       <c r="D321" t="s">
-        <v>114</v>
+        <v>304</v>
       </c>
       <c r="E321" t="s">
-        <v>864</v>
+        <v>823</v>
       </c>
       <c r="F321" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>11</v>
       </c>
       <c r="C322" t="s">
+        <v>870</v>
+      </c>
+      <c r="D322" t="s">
+        <v>61</v>
+      </c>
+      <c r="E322" t="s">
+        <v>823</v>
+      </c>
+      <c r="F322" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6">
+      <c r="A323">
+        <v>322</v>
+      </c>
+      <c r="B323" t="s">
+        <v>11</v>
+      </c>
+      <c r="C323" t="s">
+        <v>872</v>
+      </c>
+      <c r="D323" t="s">
+        <v>873</v>
+      </c>
+      <c r="E323" t="s">
+        <v>823</v>
+      </c>
+      <c r="F323" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6">
+      <c r="A324">
+        <v>323</v>
+      </c>
+      <c r="B324" t="s">
+        <v>11</v>
+      </c>
+      <c r="C324" t="s">
+        <v>875</v>
+      </c>
+      <c r="D324" t="s">
+        <v>114</v>
+      </c>
+      <c r="E324" t="s">
+        <v>823</v>
+      </c>
+      <c r="F324" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6">
+      <c r="A325">
+        <v>324</v>
+      </c>
+      <c r="B325" t="s">
+        <v>11</v>
+      </c>
+      <c r="C325" t="s">
+        <v>279</v>
+      </c>
+      <c r="D325" t="s">
+        <v>876</v>
+      </c>
+      <c r="E325" t="s">
+        <v>833</v>
+      </c>
+      <c r="F325" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6">
+      <c r="A326">
+        <v>325</v>
+      </c>
+      <c r="B326" t="s">
+        <v>11</v>
+      </c>
+      <c r="C326" t="s">
+        <v>878</v>
+      </c>
+      <c r="D326" t="s">
+        <v>440</v>
+      </c>
+      <c r="E326" t="s">
+        <v>833</v>
+      </c>
+      <c r="F326" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6">
+      <c r="A327">
+        <v>326</v>
+      </c>
+      <c r="B327" t="s">
+        <v>11</v>
+      </c>
+      <c r="C327" t="s">
+        <v>880</v>
+      </c>
+      <c r="D327" t="s">
+        <v>114</v>
+      </c>
+      <c r="E327" t="s">
+        <v>881</v>
+      </c>
+      <c r="F327" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6">
+      <c r="A328">
+        <v>327</v>
+      </c>
+      <c r="B328" t="s">
+        <v>11</v>
+      </c>
+      <c r="C328" t="s">
         <v>74</v>
       </c>
-      <c r="D322" t="s">
-[...6 lines deleted...]
-        <v>868</v>
+      <c r="D328" t="s">
+        <v>883</v>
+      </c>
+      <c r="E328" t="s">
+        <v>884</v>
+      </c>
+      <c r="F328" t="s">
+        <v>885</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">