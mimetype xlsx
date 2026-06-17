--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -2387,81 +2387,81 @@
   <si>
     <t>014/2018</t>
   </si>
   <si>
     <t>09/02/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Termo de Convênio que entre si fazem de um lado o Município de Catalão, Estado de Goiás, e de outro a Associação Comercial e Industrial de Catalão. </t>
   </si>
   <si>
     <t>002/2018</t>
   </si>
   <si>
     <t>01/02/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Termo de Convênio que entre si fazem o Município de Catalão, Estado de Goiás, e a Olaria Futebol Clube. </t>
   </si>
   <si>
     <t>23/01/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Convênio que entre si celebram o município de Catalão, Estado de Goiás, com interveniência da Secretaria Municipal de Esportes, Lazer e Juventude com a LIFSCAT - Liga Independente de Futsal de Catalão, visando estimular e incentivar o esporte amador neste município. </t>
   </si>
   <si>
+    <t>001/2026</t>
+  </si>
+  <si>
+    <t>R$ 5.727,00</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>Formalizar a filiação institucional do Fundo Municipal de Educação de Catalão/GO à União dos Dirigentes Municipais de Educação de Goiás - UNDIME/GO, mediante pagamento de contribuição associativa anual, visando ao fortalecimento da gestão pública educacional municipal, ao apoio técnico institucional, à formação continuada dos dirigentes municipais de educação e ao aprimoramento das políticas públicas educacionais.</t>
+  </si>
+  <si>
     <t>057/2026</t>
   </si>
   <si>
     <t>R$ 1.119.144,19</t>
   </si>
   <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>CUSTEIO DE LOCAÇÃO DEVEÍCULOS E MATERIAIS DE EXPEDIENTE PARA ATENDIMENTO DAS DEMANDAS ADMINISTRATIVAS DOMUNICÍPIO DE CATALÃO, consoante especifi cações técnicas e objetivos constantes do Plano de Trabalho</t>
   </si>
   <si>
     <t>215/2026</t>
   </si>
   <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>Termo de Fomento tem por objeto a transferência de subvenção financeira, destinado a promover despesas de manutenção de sua sede e custeio, para a continuidade do desenvolvimento da finalidade cultural que representa no município de Catalão.</t>
-  </si>
-[...10 lines deleted...]
-    <t>Formalizar a filiação institucional do Fundo Municipal de Educação de Catalão/GO à União dos Dirigentes Municipais de Educação de Goiás - UNDIME/GO, mediante pagamento de contribuição associativa anual, visando ao fortalecimento da gestão pública educacional municipal, ao apoio técnico institucional, à formação continuada dos dirigentes municipais de educação e ao aprimoramento das políticas públicas educacionais.</t>
   </si>
   <si>
     <t>214/2026</t>
   </si>
   <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Associação CESE para Cultura, Educação, Saúde e Esporte, com CNPJ de nº 46.076.070/0001-04, com a finalidade de Promover envelhecimento saudável e ativo por meio da realização de atividades físicas orientadas e estímulos musicais, visando a melhoria da qualidade de vida, do bem-estar físico e emocional e da integração social dos idosos do município de Catalão.</t>
   </si>
   <si>
     <t>2026044/2026</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>Termo de Fomento N° 2026044/2026.</t>
   </si>
   <si>
     <t>2026043/2026</t>
   </si>
   <si>
     <t>TERMO DE FOMENTO N° 2026043/2026.</t>
   </si>
@@ -8894,71 +8894,71 @@
       </c>
       <c r="C291" t="s">
         <v>784</v>
       </c>
       <c r="D291" t="s">
         <v>785</v>
       </c>
       <c r="E291" t="s">
         <v>786</v>
       </c>
       <c r="F291" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>11</v>
       </c>
       <c r="C292" t="s">
         <v>788</v>
       </c>
       <c r="D292" t="s">
-        <v>20</v>
+        <v>789</v>
       </c>
       <c r="E292" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="F292" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>11</v>
       </c>
       <c r="C293" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D293" t="s">
-        <v>792</v>
+        <v>20</v>
       </c>
       <c r="E293" t="s">
         <v>793</v>
       </c>
       <c r="F293" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>11</v>
       </c>
       <c r="C294" t="s">
         <v>795</v>
       </c>
       <c r="D294" t="s">
         <v>72</v>
       </c>
       <c r="E294" t="s">
         <v>796</v>
       </c>
       <c r="F294" t="s">
@@ -9017,71 +9017,71 @@
       </c>
       <c r="D297" t="s">
         <v>114</v>
       </c>
       <c r="E297" t="s">
         <v>803</v>
       </c>
       <c r="F297" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>11</v>
       </c>
       <c r="C298" t="s">
         <v>805</v>
       </c>
       <c r="D298" t="s">
         <v>114</v>
       </c>
       <c r="E298" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="F298" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
         <v>11</v>
       </c>
       <c r="C299" t="s">
         <v>807</v>
       </c>
       <c r="D299" t="s">
         <v>101</v>
       </c>
       <c r="E299" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="F299" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>11</v>
       </c>
       <c r="C300" t="s">
         <v>809</v>
       </c>
       <c r="D300" t="s">
         <v>277</v>
       </c>
       <c r="E300" t="s">
         <v>810</v>
       </c>
       <c r="F300" t="s">
         <v>811</v>
       </c>
     </row>
@@ -9111,51 +9111,51 @@
       </c>
       <c r="B302" t="s">
         <v>11</v>
       </c>
       <c r="C302" t="s">
         <v>814</v>
       </c>
       <c r="D302" t="s">
         <v>815</v>
       </c>
       <c r="E302" t="s">
         <v>812</v>
       </c>
       <c r="F302" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>11</v>
       </c>
       <c r="C303" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="D303" t="s">
         <v>817</v>
       </c>
       <c r="E303" t="s">
         <v>812</v>
       </c>
       <c r="F303" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>11</v>
       </c>
       <c r="C304" t="s">
         <v>819</v>
       </c>
       <c r="D304" t="s">
         <v>72</v>
       </c>
       <c r="E304" t="s">
@@ -9471,51 +9471,51 @@
       </c>
       <c r="B320" t="s">
         <v>11</v>
       </c>
       <c r="C320" t="s">
         <v>867</v>
       </c>
       <c r="D320" t="s">
         <v>61</v>
       </c>
       <c r="E320" t="s">
         <v>812</v>
       </c>
       <c r="F320" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>11</v>
       </c>
       <c r="C321" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="D321" t="s">
         <v>304</v>
       </c>
       <c r="E321" t="s">
         <v>823</v>
       </c>
       <c r="F321" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>11</v>
       </c>
       <c r="C322" t="s">
         <v>870</v>
       </c>
       <c r="D322" t="s">
         <v>61</v>
       </c>
       <c r="E322" t="s">