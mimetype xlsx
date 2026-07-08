--- v3 (2026-06-17)
+++ v4 (2026-07-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="886">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="896">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Aditivos</t>
   </si>
   <si>
     <t>003/2022</t>
   </si>
   <si>
@@ -2385,50 +2385,80 @@
     <t xml:space="preserve"> CONVENIO ENTRE O MUNICÍPIO DE CATALÃO, VIA FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL COM ASPEDEC( ASSOCIAÇÃO DAS PESSOAS PORTADORAS DE DEFICIÊNCIA DE CATALÃO). </t>
   </si>
   <si>
     <t>014/2018</t>
   </si>
   <si>
     <t>09/02/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Termo de Convênio que entre si fazem de um lado o Município de Catalão, Estado de Goiás, e de outro a Associação Comercial e Industrial de Catalão. </t>
   </si>
   <si>
     <t>002/2018</t>
   </si>
   <si>
     <t>01/02/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Termo de Convênio que entre si fazem o Município de Catalão, Estado de Goiás, e a Olaria Futebol Clube. </t>
   </si>
   <si>
     <t>23/01/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Convênio que entre si celebram o município de Catalão, Estado de Goiás, com interveniência da Secretaria Municipal de Esportes, Lazer e Juventude com a LIFSCAT - Liga Independente de Futsal de Catalão, visando estimular e incentivar o esporte amador neste município. </t>
+  </si>
+  <si>
+    <t>217/2026</t>
+  </si>
+  <si>
+    <t>R$ 299.999,20</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>Pagamento das despesas com corpo docente da Instituição a fim de provermos as atividades educacionais nas dependências do Instituto João Margon Vaz, ou remotamente, para o ensino de Matemática,Robótica e Informática, com aplicação da vivência nos temas transversais, em contra turno escolar, aos alunos/participantes e totalmente gratuitas. (Continuidade das Atividades e à Garantia da Qualidade das Metas estabelecidas com o pagamento parcial dos professores do Projeto)</t>
+  </si>
+  <si>
+    <t>216/2026</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>Estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Instituto Equilíbrio de Assistência Sociocultural e Ambiental, com CNPJ de nº 44.493.227/0001-91, com a finalidade de o projeto tem como objetivo a execução do projeto Capacitar para Crescer com Equilíbrio Social conforme Plano de Trabalho anexo a esse instrumento.</t>
+  </si>
+  <si>
+    <t>229/2026</t>
+  </si>
+  <si>
+    <t>R$ 286.842,60</t>
+  </si>
+  <si>
+    <t>Estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Fundação Dom Pedro II, com CNPJ de nº 07.882.625/0001-73, com a finalidade de o projeto tem como objetivo executar o Programa educacional Bombeiro Mirim no município de Catalão.</t>
   </si>
   <si>
     <t>001/2026</t>
   </si>
   <si>
     <t>R$ 5.727,00</t>
   </si>
   <si>
     <t>02/06/2026</t>
   </si>
   <si>
     <t>Formalizar a filiação institucional do Fundo Municipal de Educação de Catalão/GO à União dos Dirigentes Municipais de Educação de Goiás - UNDIME/GO, mediante pagamento de contribuição associativa anual, visando ao fortalecimento da gestão pública educacional municipal, ao apoio técnico institucional, à formação continuada dos dirigentes municipais de educação e ao aprimoramento das políticas públicas educacionais.</t>
   </si>
   <si>
     <t>057/2026</t>
   </si>
   <si>
     <t>R$ 1.119.144,19</t>
   </si>
   <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>CUSTEIO DE LOCAÇÃO DEVEÍCULOS E MATERIAIS DE EXPEDIENTE PARA ATENDIMENTO DAS DEMANDAS ADMINISTRATIVAS DOMUNICÍPIO DE CATALÃO, consoante especifi cações técnicas e objetivos constantes do Plano de Trabalho</t>
   </si>
@@ -3049,51 +3079,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F328"/>
+  <dimension ref="A1:F331"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="889.354" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -8894,777 +8924,837 @@
       </c>
       <c r="C291" t="s">
         <v>784</v>
       </c>
       <c r="D291" t="s">
         <v>785</v>
       </c>
       <c r="E291" t="s">
         <v>786</v>
       </c>
       <c r="F291" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>11</v>
       </c>
       <c r="C292" t="s">
         <v>788</v>
       </c>
       <c r="D292" t="s">
+        <v>187</v>
+      </c>
+      <c r="E292" t="s">
         <v>789</v>
       </c>
-      <c r="E292" t="s">
+      <c r="F292" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>11</v>
       </c>
       <c r="C293" t="s">
+        <v>791</v>
+      </c>
+      <c r="D293" t="s">
         <v>792</v>
       </c>
-      <c r="D293" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E293" t="s">
+        <v>789</v>
+      </c>
+      <c r="F293" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>11</v>
       </c>
       <c r="C294" t="s">
+        <v>794</v>
+      </c>
+      <c r="D294" t="s">
         <v>795</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E294" t="s">
         <v>796</v>
       </c>
       <c r="F294" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>11</v>
       </c>
       <c r="C295" t="s">
         <v>798</v>
       </c>
       <c r="D295" t="s">
-        <v>101</v>
+        <v>799</v>
       </c>
       <c r="E295" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="F295" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>11</v>
       </c>
       <c r="C296" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="D296" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="E296" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="F296" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
         <v>11</v>
       </c>
-      <c r="C297">
-        <v>2026043</v>
+      <c r="C297" t="s">
+        <v>805</v>
       </c>
       <c r="D297" t="s">
-        <v>114</v>
+        <v>72</v>
       </c>
       <c r="E297" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="F297" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>11</v>
       </c>
       <c r="C298" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="D298" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="E298" t="s">
-        <v>790</v>
+        <v>809</v>
       </c>
       <c r="F298" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
         <v>11</v>
       </c>
       <c r="C299" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="D299" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="E299" t="s">
-        <v>790</v>
+        <v>809</v>
       </c>
       <c r="F299" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>11</v>
       </c>
-      <c r="C300" t="s">
-        <v>809</v>
+      <c r="C300">
+        <v>2026043</v>
       </c>
       <c r="D300" t="s">
-        <v>277</v>
+        <v>114</v>
       </c>
       <c r="E300" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="F300" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
         <v>11</v>
       </c>
       <c r="C301" t="s">
-        <v>78</v>
+        <v>815</v>
       </c>
       <c r="D301" t="s">
-        <v>72</v>
+        <v>114</v>
       </c>
       <c r="E301" t="s">
-        <v>812</v>
+        <v>800</v>
       </c>
       <c r="F301" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>11</v>
       </c>
       <c r="C302" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="D302" t="s">
-        <v>815</v>
+        <v>101</v>
       </c>
       <c r="E302" t="s">
-        <v>812</v>
+        <v>800</v>
       </c>
       <c r="F302" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>11</v>
       </c>
       <c r="C303" t="s">
-        <v>784</v>
+        <v>819</v>
       </c>
       <c r="D303" t="s">
-        <v>817</v>
+        <v>277</v>
       </c>
       <c r="E303" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
       <c r="F303" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>11</v>
       </c>
       <c r="C304" t="s">
-        <v>819</v>
+        <v>78</v>
       </c>
       <c r="D304" t="s">
         <v>72</v>
       </c>
       <c r="E304" t="s">
-        <v>812</v>
+        <v>822</v>
       </c>
       <c r="F304" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>11</v>
       </c>
       <c r="C305" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="D305" t="s">
+        <v>825</v>
+      </c>
+      <c r="E305" t="s">
         <v>822</v>
       </c>
-      <c r="E305" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F305" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
         <v>11</v>
       </c>
       <c r="C306" t="s">
-        <v>825</v>
+        <v>794</v>
       </c>
       <c r="D306" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="E306" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="F306" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>11</v>
       </c>
       <c r="C307" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D307" t="s">
-        <v>829</v>
+        <v>72</v>
       </c>
       <c r="E307" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="F307" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>11</v>
       </c>
       <c r="C308" t="s">
         <v>831</v>
       </c>
       <c r="D308" t="s">
         <v>832</v>
       </c>
       <c r="E308" t="s">
         <v>833</v>
       </c>
       <c r="F308" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
         <v>11</v>
       </c>
       <c r="C309" t="s">
         <v>835</v>
       </c>
       <c r="D309" t="s">
-        <v>168</v>
+        <v>836</v>
       </c>
       <c r="E309" t="s">
         <v>833</v>
       </c>
       <c r="F309" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>11</v>
       </c>
       <c r="C310" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D310" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E310" t="s">
         <v>833</v>
       </c>
       <c r="F310" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
         <v>11</v>
       </c>
       <c r="C311" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D311" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="E311" t="s">
-        <v>833</v>
+        <v>843</v>
       </c>
       <c r="F311" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>11</v>
       </c>
       <c r="C312" t="s">
+        <v>845</v>
+      </c>
+      <c r="D312" t="s">
+        <v>168</v>
+      </c>
+      <c r="E312" t="s">
         <v>843</v>
       </c>
-      <c r="D312" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F312" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>11</v>
       </c>
       <c r="C313" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D313" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="E313" t="s">
-        <v>833</v>
+        <v>843</v>
       </c>
       <c r="F313" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>11</v>
       </c>
       <c r="C314" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D314" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="E314" t="s">
-        <v>833</v>
+        <v>843</v>
       </c>
       <c r="F314" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>11</v>
       </c>
       <c r="C315" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D315" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="E315" t="s">
-        <v>854</v>
+        <v>843</v>
       </c>
       <c r="F315" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>11</v>
       </c>
       <c r="C316" t="s">
         <v>856</v>
       </c>
       <c r="D316" t="s">
         <v>857</v>
       </c>
       <c r="E316" t="s">
-        <v>854</v>
+        <v>843</v>
       </c>
       <c r="F316" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>11</v>
       </c>
       <c r="C317" t="s">
         <v>859</v>
       </c>
       <c r="D317" t="s">
         <v>860</v>
       </c>
       <c r="E317" t="s">
-        <v>854</v>
+        <v>843</v>
       </c>
       <c r="F317" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>11</v>
       </c>
       <c r="C318" t="s">
         <v>862</v>
       </c>
       <c r="D318" t="s">
         <v>863</v>
       </c>
       <c r="E318" t="s">
-        <v>854</v>
+        <v>864</v>
       </c>
       <c r="F318" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>11</v>
       </c>
       <c r="C319" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="D319" t="s">
-        <v>277</v>
+        <v>867</v>
       </c>
       <c r="E319" t="s">
-        <v>854</v>
+        <v>864</v>
       </c>
       <c r="F319" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
         <v>11</v>
       </c>
       <c r="C320" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="D320" t="s">
-        <v>61</v>
+        <v>870</v>
       </c>
       <c r="E320" t="s">
-        <v>812</v>
+        <v>864</v>
       </c>
       <c r="F320" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>11</v>
       </c>
       <c r="C321" t="s">
-        <v>784</v>
+        <v>872</v>
       </c>
       <c r="D321" t="s">
-        <v>304</v>
+        <v>873</v>
       </c>
       <c r="E321" t="s">
-        <v>823</v>
+        <v>864</v>
       </c>
       <c r="F321" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>11</v>
       </c>
       <c r="C322" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="D322" t="s">
-        <v>61</v>
+        <v>277</v>
       </c>
       <c r="E322" t="s">
-        <v>823</v>
+        <v>864</v>
       </c>
       <c r="F322" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
         <v>11</v>
       </c>
       <c r="C323" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="D323" t="s">
-        <v>873</v>
+        <v>61</v>
       </c>
       <c r="E323" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="F323" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
         <v>11</v>
       </c>
       <c r="C324" t="s">
-        <v>875</v>
+        <v>794</v>
       </c>
       <c r="D324" t="s">
-        <v>114</v>
+        <v>304</v>
       </c>
       <c r="E324" t="s">
-        <v>823</v>
+        <v>833</v>
       </c>
       <c r="F324" t="s">
-        <v>871</v>
+        <v>879</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
         <v>11</v>
       </c>
       <c r="C325" t="s">
-        <v>279</v>
+        <v>880</v>
       </c>
       <c r="D325" t="s">
-        <v>876</v>
+        <v>61</v>
       </c>
       <c r="E325" t="s">
         <v>833</v>
       </c>
       <c r="F325" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
         <v>11</v>
       </c>
       <c r="C326" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="D326" t="s">
-        <v>440</v>
+        <v>883</v>
       </c>
       <c r="E326" t="s">
         <v>833</v>
       </c>
       <c r="F326" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
         <v>11</v>
       </c>
       <c r="C327" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="D327" t="s">
         <v>114</v>
       </c>
       <c r="E327" t="s">
+        <v>833</v>
+      </c>
+      <c r="F327" t="s">
         <v>881</v>
-      </c>
-[...1 lines deleted...]
-        <v>882</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
         <v>11</v>
       </c>
       <c r="C328" t="s">
+        <v>279</v>
+      </c>
+      <c r="D328" t="s">
+        <v>886</v>
+      </c>
+      <c r="E328" t="s">
+        <v>843</v>
+      </c>
+      <c r="F328" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6">
+      <c r="A329">
+        <v>328</v>
+      </c>
+      <c r="B329" t="s">
+        <v>11</v>
+      </c>
+      <c r="C329" t="s">
+        <v>888</v>
+      </c>
+      <c r="D329" t="s">
+        <v>440</v>
+      </c>
+      <c r="E329" t="s">
+        <v>843</v>
+      </c>
+      <c r="F329" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6">
+      <c r="A330">
+        <v>329</v>
+      </c>
+      <c r="B330" t="s">
+        <v>11</v>
+      </c>
+      <c r="C330" t="s">
+        <v>890</v>
+      </c>
+      <c r="D330" t="s">
+        <v>114</v>
+      </c>
+      <c r="E330" t="s">
+        <v>891</v>
+      </c>
+      <c r="F330" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6">
+      <c r="A331">
+        <v>330</v>
+      </c>
+      <c r="B331" t="s">
+        <v>11</v>
+      </c>
+      <c r="C331" t="s">
         <v>74</v>
       </c>
-      <c r="D328" t="s">
-[...6 lines deleted...]
-        <v>885</v>
+      <c r="D331" t="s">
+        <v>893</v>
+      </c>
+      <c r="E331" t="s">
+        <v>894</v>
+      </c>
+      <c r="F331" t="s">
+        <v>895</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">