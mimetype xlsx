--- v4 (2026-07-08)
+++ v5 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="896">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="904">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Aditivos</t>
   </si>
   <si>
     <t>003/2022</t>
   </si>
   <si>
@@ -2387,50 +2387,71 @@
   <si>
     <t>014/2018</t>
   </si>
   <si>
     <t>09/02/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Termo de Convênio que entre si fazem de um lado o Município de Catalão, Estado de Goiás, e de outro a Associação Comercial e Industrial de Catalão. </t>
   </si>
   <si>
     <t>002/2018</t>
   </si>
   <si>
     <t>01/02/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Termo de Convênio que entre si fazem o Município de Catalão, Estado de Goiás, e a Olaria Futebol Clube. </t>
   </si>
   <si>
     <t>23/01/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Convênio que entre si celebram o município de Catalão, Estado de Goiás, com interveniência da Secretaria Municipal de Esportes, Lazer e Juventude com a LIFSCAT - Liga Independente de Futsal de Catalão, visando estimular e incentivar o esporte amador neste município. </t>
   </si>
   <si>
+    <t>228/2026</t>
+  </si>
+  <si>
+    <t>R$ 27.789,87</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Santa Casa de Misericórdia de Catalão, com CNPJ de nº 01.323.146/0001-30, com a finalidade de o projeto tem como objetivo reestruturar unidade de cuidados intermediários de assistência ao recém-nascido, berçário patológico maternidade, conforme Plano de Trabalho anexo a esse instrumento. </t>
+  </si>
+  <si>
+    <t>220/2026</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>contribuição financeira para a ASSOCIAÇÃO COMERCIAL, INDUSTRIAL E SERVIÇOS, com CNPJ de nº 01.304.641/0001-00, com a finalidade de Colaboração financeira do Município de Catalão à ACIC/CDL, via de contribuição, para ser aplicada no custeio de despesas com estrutura, cobertura e fechamento dos estantes da Expo Sudeste 2026.</t>
+  </si>
+  <si>
     <t>217/2026</t>
   </si>
   <si>
     <t>R$ 299.999,20</t>
   </si>
   <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>Pagamento das despesas com corpo docente da Instituição a fim de provermos as atividades educacionais nas dependências do Instituto João Margon Vaz, ou remotamente, para o ensino de Matemática,Robótica e Informática, com aplicação da vivência nos temas transversais, em contra turno escolar, aos alunos/participantes e totalmente gratuitas. (Continuidade das Atividades e à Garantia da Qualidade das Metas estabelecidas com o pagamento parcial dos professores do Projeto)</t>
   </si>
   <si>
     <t>216/2026</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>Estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Instituto Equilíbrio de Assistência Sociocultural e Ambiental, com CNPJ de nº 44.493.227/0001-91, com a finalidade de o projeto tem como objetivo a execução do projeto Capacitar para Crescer com Equilíbrio Social conforme Plano de Trabalho anexo a esse instrumento.</t>
   </si>
   <si>
     <t>229/2026</t>
   </si>
   <si>
     <t>R$ 286.842,60</t>
@@ -2478,50 +2499,56 @@
     <t>15/05/2026</t>
   </si>
   <si>
     <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Associação CESE para Cultura, Educação, Saúde e Esporte, com CNPJ de nº 46.076.070/0001-04, com a finalidade de Promover envelhecimento saudável e ativo por meio da realização de atividades físicas orientadas e estímulos musicais, visando a melhoria da qualidade de vida, do bem-estar físico e emocional e da integração social dos idosos do município de Catalão.</t>
   </si>
   <si>
     <t>2026044/2026</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>Termo de Fomento N° 2026044/2026.</t>
   </si>
   <si>
     <t>2026043/2026</t>
   </si>
   <si>
     <t>TERMO DE FOMENTO N° 2026043/2026.</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>Execução de transferências de subvenção financeira para a OSC Associação Catalana de Equoterapia, com a finalidade de atender crianças e adolescentes de até 18 anos, com deficiência e necessidades especiais do Município de Catalão, que possuam indicação médica prescrita para equoterapia.</t>
+  </si>
+  <si>
+    <t>221/2026</t>
+  </si>
+  <si>
+    <t>Transferência de subvenção financeira para a Escola Creche São Francisco de Assis, para manutenção das despesas decorrente da oferta de educação infantil a crianças de 01 a 05 anos do município de Catalão, matriculadas na instituição, no ano letivo de 2026, conforme Plano de Trabalho anexo a esse instrumento.</t>
   </si>
   <si>
     <t>043/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para Associação Catalana de Equoterapia, com a finalidade de o projeto tem como objetivo atender crianças e adolescentes até 18 (dezoito) anos, com deficiência e necessidades especiais do município de Catalão, que tenham indicação médica prescrita para a Equoterapia</t>
   </si>
   <si>
     <t>044/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para a Escola Creche São Francisco de Assis com a finalidade de oferecer aulas gratuitas de quatro modalidades complementares de ensino a 120 crianças de 4 a 5 anos de idade da Escola Creche São Francisco de Assis, sendo as modalidades: ballet, karatê, musicalização e pintura, que ocorrerão nas dependências da instituição com frequência semanal e adequação predial para atender ao projeto.</t>
   </si>
   <si>
     <t>072/2026</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para a OSC Centro de Integração Social da Mulher Vida, com CNPJ de nº 21.952.765/0001-00, com a finalidade de pagamento de recursos humanos e custos administrativos, conforme Plano de Trabalho.</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
@@ -2647,53 +2674,50 @@
     <t>03/2026</t>
   </si>
   <si>
     <t>R$ 242.787,73</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para a Associação Pestalozzi de Catalão com CNPJ nº 00.146.373/0001-75, para a execução do PROJETO “Transporte: garantindo o acesso escolar” para alunos matriculados na Escola Santa Clara, mantido pela referida associação conforme plano de trabalho anexo a esse instrumento.</t>
   </si>
   <si>
     <t>08/2026</t>
   </si>
   <si>
     <t>R$ 573.955,92</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para a Associação Beneficente Evangélica – Creche Recanto Infantil, para manutenção das despesas decorrente da oferta de educação infantil a crianças de 01 a 05 anos do município de Catalão, matriculadas na instituição, no ano letivo de 2026, conforme Plano de Trabalho anexo a esse instrumento.</t>
   </si>
   <si>
     <t>04/2026</t>
   </si>
   <si>
     <t>R$ 1.504.740,22</t>
-  </si>
-[...1 lines deleted...]
-    <t>Transferência de subvenção financeira para a Escola Creche São Francisco de Assis, para manutenção das despesas decorrente da oferta de educação infantil a crianças de 01 a 05 anos do município de Catalão, matriculadas na instituição, no ano letivo de 2026, conforme Plano de Trabalho anexo a esse instrumento.</t>
   </si>
   <si>
     <t>10/2026</t>
   </si>
   <si>
     <t>R$ 2.444.191,80</t>
   </si>
   <si>
     <t>O presente Termo de Fomento tem por objeto a transferência de subvenção financeira para a Obras Sociais Jorge Faim Filho, para manutenção das despesas decorrente da oferta de educação infantil a crianças de 01 a 05 anos e ensino fundamental dos anos inicias e anos finais do município de Catalão, matriculadas na instituição, no ano letivo de 2026, conforme Plano de Trabalho anexo a esse instrumento.</t>
   </si>
   <si>
     <t>013/2026</t>
   </si>
   <si>
     <t>Estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Associação das Pessoas com Deficiência de Catalão (ASPDEC), com CNPJ de nº 06.146.212/0001-68, com a finalidade de Colaboração financeira do Município de Catalão à Associação, via de contribuição, para ser aplicada na cobertura de despesas de custeio.</t>
   </si>
   <si>
     <t>009/2026</t>
   </si>
   <si>
     <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a execução de transferência de contribuição financeira para o LIONS CLUBE DE CATALÃO, com CNPJ de n° 00.001.925/0001-57, com a finalidade de Colaboração financeira do Município de Catalão ao clube via de contribuição, para ser aplicada na manutenção preventiva, correção e adequação do telhado para a execução de atividades que atendam as demandas do Munícipio.</t>
   </si>
   <si>
     <t>Transferência de contribuição financeira para a ASSOCIAÇÃO COMERCIAL, INDUSTRIAL E SERVIÇOS – ACIC, com CNPJ de nº 01.304.641/0001-00, com a finalidade de colaboração financeira do Município de Catalão à ACIC/CDL.</t>
   </si>
@@ -3079,51 +3103,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F331"/>
+  <dimension ref="A1:F334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="889.354" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -8924,837 +8948,897 @@
       </c>
       <c r="C291" t="s">
         <v>784</v>
       </c>
       <c r="D291" t="s">
         <v>785</v>
       </c>
       <c r="E291" t="s">
         <v>786</v>
       </c>
       <c r="F291" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>11</v>
       </c>
       <c r="C292" t="s">
         <v>788</v>
       </c>
       <c r="D292" t="s">
-        <v>187</v>
+        <v>440</v>
       </c>
       <c r="E292" t="s">
         <v>789</v>
       </c>
       <c r="F292" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>11</v>
       </c>
       <c r="C293" t="s">
         <v>791</v>
       </c>
       <c r="D293" t="s">
         <v>792</v>
       </c>
       <c r="E293" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="F293" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>11</v>
       </c>
       <c r="C294" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="D294" t="s">
-        <v>795</v>
+        <v>187</v>
       </c>
       <c r="E294" t="s">
         <v>796</v>
       </c>
       <c r="F294" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>11</v>
       </c>
       <c r="C295" t="s">
         <v>798</v>
       </c>
       <c r="D295" t="s">
         <v>799</v>
       </c>
       <c r="E295" t="s">
+        <v>796</v>
+      </c>
+      <c r="F295" t="s">
         <v>800</v>
-      </c>
-[...1 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>11</v>
       </c>
       <c r="C296" t="s">
+        <v>801</v>
+      </c>
+      <c r="D296" t="s">
         <v>802</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E296" t="s">
         <v>803</v>
       </c>
       <c r="F296" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
         <v>11</v>
       </c>
       <c r="C297" t="s">
         <v>805</v>
       </c>
       <c r="D297" t="s">
-        <v>72</v>
+        <v>806</v>
       </c>
       <c r="E297" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F297" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>11</v>
       </c>
       <c r="C298" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="D298" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="E298" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="F298" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
         <v>11</v>
       </c>
       <c r="C299" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="D299" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="E299" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F299" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>11</v>
       </c>
-      <c r="C300">
-        <v>2026043</v>
+      <c r="C300" t="s">
+        <v>815</v>
       </c>
       <c r="D300" t="s">
-        <v>114</v>
+        <v>101</v>
       </c>
       <c r="E300" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="F300" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
         <v>11</v>
       </c>
       <c r="C301" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="D301" t="s">
-        <v>114</v>
+        <v>61</v>
       </c>
       <c r="E301" t="s">
-        <v>800</v>
+        <v>816</v>
       </c>
       <c r="F301" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>11</v>
       </c>
-      <c r="C302" t="s">
-        <v>817</v>
+      <c r="C302">
+        <v>2026043</v>
       </c>
       <c r="D302" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="E302" t="s">
-        <v>800</v>
+        <v>820</v>
       </c>
       <c r="F302" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>11</v>
       </c>
       <c r="C303" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="D303" t="s">
-        <v>277</v>
+        <v>486</v>
       </c>
       <c r="E303" t="s">
-        <v>820</v>
+        <v>786</v>
       </c>
       <c r="F303" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>11</v>
       </c>
       <c r="C304" t="s">
-        <v>78</v>
+        <v>824</v>
       </c>
       <c r="D304" t="s">
-        <v>72</v>
+        <v>114</v>
       </c>
       <c r="E304" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F304" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>11</v>
       </c>
       <c r="C305" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="D305" t="s">
-        <v>825</v>
+        <v>101</v>
       </c>
       <c r="E305" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F305" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
         <v>11</v>
       </c>
       <c r="C306" t="s">
-        <v>794</v>
+        <v>828</v>
       </c>
       <c r="D306" t="s">
-        <v>827</v>
+        <v>277</v>
       </c>
       <c r="E306" t="s">
-        <v>822</v>
+        <v>829</v>
       </c>
       <c r="F306" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>11</v>
       </c>
       <c r="C307" t="s">
-        <v>829</v>
+        <v>78</v>
       </c>
       <c r="D307" t="s">
         <v>72</v>
       </c>
       <c r="E307" t="s">
-        <v>822</v>
+        <v>831</v>
       </c>
       <c r="F307" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>11</v>
       </c>
       <c r="C308" t="s">
+        <v>833</v>
+      </c>
+      <c r="D308" t="s">
+        <v>834</v>
+      </c>
+      <c r="E308" t="s">
         <v>831</v>
       </c>
-      <c r="D308" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F308" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
         <v>11</v>
       </c>
       <c r="C309" t="s">
-        <v>835</v>
+        <v>801</v>
       </c>
       <c r="D309" t="s">
         <v>836</v>
       </c>
       <c r="E309" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="F309" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>11</v>
       </c>
       <c r="C310" t="s">
         <v>838</v>
       </c>
       <c r="D310" t="s">
+        <v>72</v>
+      </c>
+      <c r="E310" t="s">
+        <v>831</v>
+      </c>
+      <c r="F310" t="s">
         <v>839</v>
-      </c>
-[...4 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
         <v>11</v>
       </c>
       <c r="C311" t="s">
+        <v>840</v>
+      </c>
+      <c r="D311" t="s">
         <v>841</v>
       </c>
-      <c r="D311" t="s">
+      <c r="E311" t="s">
         <v>842</v>
       </c>
-      <c r="E311" t="s">
+      <c r="F311" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>11</v>
       </c>
       <c r="C312" t="s">
+        <v>844</v>
+      </c>
+      <c r="D312" t="s">
         <v>845</v>
       </c>
-      <c r="D312" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E312" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="F312" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>11</v>
       </c>
       <c r="C313" t="s">
         <v>847</v>
       </c>
       <c r="D313" t="s">
         <v>848</v>
       </c>
       <c r="E313" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="F313" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>11</v>
       </c>
       <c r="C314" t="s">
         <v>850</v>
       </c>
       <c r="D314" t="s">
         <v>851</v>
       </c>
       <c r="E314" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="F314" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>11</v>
       </c>
       <c r="C315" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D315" t="s">
-        <v>854</v>
+        <v>168</v>
       </c>
       <c r="E315" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="F315" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>11</v>
       </c>
       <c r="C316" t="s">
         <v>856</v>
       </c>
       <c r="D316" t="s">
         <v>857</v>
       </c>
       <c r="E316" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="F316" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>11</v>
       </c>
       <c r="C317" t="s">
         <v>859</v>
       </c>
       <c r="D317" t="s">
         <v>860</v>
       </c>
       <c r="E317" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="F317" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>11</v>
       </c>
       <c r="C318" t="s">
         <v>862</v>
       </c>
       <c r="D318" t="s">
         <v>863</v>
       </c>
       <c r="E318" t="s">
+        <v>852</v>
+      </c>
+      <c r="F318" t="s">
         <v>864</v>
-      </c>
-[...1 lines deleted...]
-        <v>865</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>11</v>
       </c>
       <c r="C319" t="s">
+        <v>865</v>
+      </c>
+      <c r="D319" t="s">
         <v>866</v>
       </c>
-      <c r="D319" t="s">
+      <c r="E319" t="s">
+        <v>852</v>
+      </c>
+      <c r="F319" t="s">
         <v>867</v>
-      </c>
-[...4 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
         <v>11</v>
       </c>
       <c r="C320" t="s">
+        <v>868</v>
+      </c>
+      <c r="D320" t="s">
         <v>869</v>
       </c>
-      <c r="D320" t="s">
+      <c r="E320" t="s">
+        <v>852</v>
+      </c>
+      <c r="F320" t="s">
         <v>870</v>
-      </c>
-[...4 lines deleted...]
-        <v>871</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>11</v>
       </c>
       <c r="C321" t="s">
+        <v>871</v>
+      </c>
+      <c r="D321" t="s">
         <v>872</v>
       </c>
-      <c r="D321" t="s">
+      <c r="E321" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
       <c r="F321" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>11</v>
       </c>
       <c r="C322" t="s">
         <v>875</v>
       </c>
       <c r="D322" t="s">
-        <v>277</v>
+        <v>876</v>
       </c>
       <c r="E322" t="s">
-        <v>864</v>
+        <v>873</v>
       </c>
       <c r="F322" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
         <v>11</v>
       </c>
       <c r="C323" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="D323" t="s">
-        <v>61</v>
+        <v>879</v>
       </c>
       <c r="E323" t="s">
-        <v>822</v>
+        <v>873</v>
       </c>
       <c r="F323" t="s">
-        <v>878</v>
+        <v>823</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
         <v>11</v>
       </c>
       <c r="C324" t="s">
-        <v>794</v>
+        <v>880</v>
       </c>
       <c r="D324" t="s">
-        <v>304</v>
+        <v>881</v>
       </c>
       <c r="E324" t="s">
-        <v>833</v>
+        <v>873</v>
       </c>
       <c r="F324" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
         <v>11</v>
       </c>
       <c r="C325" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="D325" t="s">
-        <v>61</v>
+        <v>277</v>
       </c>
       <c r="E325" t="s">
-        <v>833</v>
+        <v>873</v>
       </c>
       <c r="F325" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
         <v>11</v>
       </c>
       <c r="C326" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="D326" t="s">
-        <v>883</v>
+        <v>61</v>
       </c>
       <c r="E326" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="F326" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
         <v>11</v>
       </c>
       <c r="C327" t="s">
-        <v>885</v>
+        <v>801</v>
       </c>
       <c r="D327" t="s">
-        <v>114</v>
+        <v>304</v>
       </c>
       <c r="E327" t="s">
-        <v>833</v>
+        <v>842</v>
       </c>
       <c r="F327" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
         <v>11</v>
       </c>
       <c r="C328" t="s">
-        <v>279</v>
+        <v>888</v>
       </c>
       <c r="D328" t="s">
-        <v>886</v>
+        <v>61</v>
       </c>
       <c r="E328" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="F328" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
         <v>11</v>
       </c>
       <c r="C329" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="D329" t="s">
-        <v>440</v>
+        <v>891</v>
       </c>
       <c r="E329" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="F329" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
         <v>11</v>
       </c>
       <c r="C330" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="D330" t="s">
         <v>114</v>
       </c>
       <c r="E330" t="s">
-        <v>891</v>
+        <v>842</v>
       </c>
       <c r="F330" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
         <v>11</v>
       </c>
       <c r="C331" t="s">
-        <v>74</v>
+        <v>279</v>
       </c>
       <c r="D331" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E331" t="s">
-        <v>894</v>
+        <v>852</v>
       </c>
       <c r="F331" t="s">
         <v>895</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6">
+      <c r="A332">
+        <v>331</v>
+      </c>
+      <c r="B332" t="s">
+        <v>11</v>
+      </c>
+      <c r="C332" t="s">
+        <v>896</v>
+      </c>
+      <c r="D332" t="s">
+        <v>440</v>
+      </c>
+      <c r="E332" t="s">
+        <v>852</v>
+      </c>
+      <c r="F332" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6">
+      <c r="A333">
+        <v>332</v>
+      </c>
+      <c r="B333" t="s">
+        <v>11</v>
+      </c>
+      <c r="C333" t="s">
+        <v>898</v>
+      </c>
+      <c r="D333" t="s">
+        <v>114</v>
+      </c>
+      <c r="E333" t="s">
+        <v>899</v>
+      </c>
+      <c r="F333" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6">
+      <c r="A334">
+        <v>333</v>
+      </c>
+      <c r="B334" t="s">
+        <v>11</v>
+      </c>
+      <c r="C334" t="s">
+        <v>74</v>
+      </c>
+      <c r="D334" t="s">
+        <v>901</v>
+      </c>
+      <c r="E334" t="s">
+        <v>902</v>
+      </c>
+      <c r="F334" t="s">
+        <v>903</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">