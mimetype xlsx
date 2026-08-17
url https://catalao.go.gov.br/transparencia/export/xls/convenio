--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="904">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="916">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Aditivos</t>
   </si>
   <si>
     <t>003/2022</t>
   </si>
   <si>
@@ -2387,50 +2387,89 @@
   <si>
     <t>014/2018</t>
   </si>
   <si>
     <t>09/02/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Termo de Convênio que entre si fazem de um lado o Município de Catalão, Estado de Goiás, e de outro a Associação Comercial e Industrial de Catalão. </t>
   </si>
   <si>
     <t>002/2018</t>
   </si>
   <si>
     <t>01/02/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Termo de Convênio que entre si fazem o Município de Catalão, Estado de Goiás, e a Olaria Futebol Clube. </t>
   </si>
   <si>
     <t>23/01/2018</t>
   </si>
   <si>
     <t xml:space="preserve"> Convênio que entre si celebram o município de Catalão, Estado de Goiás, com interveniência da Secretaria Municipal de Esportes, Lazer e Juventude com a LIFSCAT - Liga Independente de Futsal de Catalão, visando estimular e incentivar o esporte amador neste município. </t>
   </si>
   <si>
+    <t>235/2026</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a transferência de subvenção financeira à OSC Asilo São Vicente de Paulo de Catalão, com a finalidade de financiar despesas decorrentes do aporte de recursos de fomento destinados à aquisição de gêneros alimentícios, fraldas e suplementos alimentares, garantindo a assistência e a nutrição diária dos idosos acolhidos no Lar São Vicente de Paulo, conforme autorização da respectiva emenda.</t>
+  </si>
+  <si>
+    <t>234/2026</t>
+  </si>
+  <si>
+    <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a transferência de subvenção financeira à OSC Associação Pestalozzi de Catalão, com a finalidade de financiar as despesas decorrentes do aporte de recursos de fomento destinados à manutenção das atividades desenvolvidas em prol de pessoas com deficiência intelectual e/ou múltipla, matriculadas na associação, por meio da prestação de serviços educacionais, socioassistenciais e de reabilitação não hospitalar, conforme autorização da respectiva emenda.</t>
+  </si>
+  <si>
+    <t>231/2026</t>
+  </si>
+  <si>
+    <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a transferência de subvenção financeira à OSC Obras Sociais Jorge Faim Filho, com a finalidade de financiar as despesas decorrentes da manutenção das instalações da Escola Allan Kardec, da regularização de tributos e da contratação de mão de obra, conforme autorização da respectiva emenda.</t>
+  </si>
+  <si>
+    <t>233/2026</t>
+  </si>
+  <si>
+    <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a transferência de subvenção financeira à OSC Fundação Espírita Nova Vida, com a finalidade de financiar as despesas decorrentes da manutenção da estrutura administrativa e técnica da Fundação, garantindo a continuidade e a qualidade das atividades socioeducativas oferecidas às crianças e aos adolescentes atendidos, conforme autorização da respectiva emenda.</t>
+  </si>
+  <si>
+    <t>236/2026</t>
+  </si>
+  <si>
+    <t>Estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Escola Creche São Francisco de Assis, com CNPJ de nº 03.887.815/0001-22, com a finalidade de o projeto tem como objetivo a transferência de subvenção financeira para ESCOLA CRECHE SÃO FRANCISCO DE ASSIS tem a finalidade de financiar as despesas decorrentes de custear a construção de uma escada, como de saída de emergência do segundo piso, onde funcionam três salas de aula, atendendo em média 120 crianças, conforme autorização Emenda, conforme Plano de Trabalho anexo a esse instrumento.</t>
+  </si>
+  <si>
+    <t>230/2026</t>
+  </si>
+  <si>
+    <t>Estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Associação Beneficente Evangélica Creche Recanto Infantil, com CNPJ de nº 00.146.415/0001-78, com a finalidade de o projeto tem como objetivo a transferência de subvenção financeira para ASSOCIAÇÃO BENEFICENTE EVANGÉLICA CRECHE RECANTO INFANTIL tem a finalidade de financiar as despesas decorrentes de aquisição de materiais de custeio essenciais para as áreas pedagógica, administrativa, de higiene e de alimentação, garantindo um ambiente seguro, saudável e estimulante para o desenvolvimento integral na primeira infância, conforme autorização Emenda, conforme Plano de Trabalho anexo a esse instrumento.</t>
+  </si>
+  <si>
     <t>228/2026</t>
   </si>
   <si>
     <t>R$ 27.789,87</t>
   </si>
   <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>O presente Termo de Fomento tem por objeto estabelecer as condições para a execução de transferência de subvenção financeira para a OSC Santa Casa de Misericórdia de Catalão, com CNPJ de nº 01.323.146/0001-30, com a finalidade de o projeto tem como objetivo reestruturar unidade de cuidados intermediários de assistência ao recém-nascido, berçário patológico maternidade, conforme Plano de Trabalho anexo a esse instrumento. </t>
   </si>
   <si>
     <t>220/2026</t>
   </si>
   <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>contribuição financeira para a ASSOCIAÇÃO COMERCIAL, INDUSTRIAL E SERVIÇOS, com CNPJ de nº 01.304.641/0001-00, com a finalidade de Colaboração financeira do Município de Catalão à ACIC/CDL, via de contribuição, para ser aplicada no custeio de despesas com estrutura, cobertura e fechamento dos estantes da Expo Sudeste 2026.</t>
   </si>
   <si>
     <t>217/2026</t>
   </si>
   <si>
     <t>R$ 299.999,20</t>
@@ -2532,53 +2571,50 @@
     <t>043/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para Associação Catalana de Equoterapia, com a finalidade de o projeto tem como objetivo atender crianças e adolescentes até 18 (dezoito) anos, com deficiência e necessidades especiais do município de Catalão, que tenham indicação médica prescrita para a Equoterapia</t>
   </si>
   <si>
     <t>044/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para a Escola Creche São Francisco de Assis com a finalidade de oferecer aulas gratuitas de quatro modalidades complementares de ensino a 120 crianças de 4 a 5 anos de idade da Escola Creche São Francisco de Assis, sendo as modalidades: ballet, karatê, musicalização e pintura, que ocorrerão nas dependências da instituição com frequência semanal e adequação predial para atender ao projeto.</t>
   </si>
   <si>
     <t>072/2026</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>Transferência de subvenção financeira para a OSC Centro de Integração Social da Mulher Vida, com CNPJ de nº 21.952.765/0001-00, com a finalidade de pagamento de recursos humanos e custos administrativos, conforme Plano de Trabalho.</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>O presente Termo de Cooperação tem por objeto a cooperação entre o MUNICÍPIO e a ENTIDADE COOPERADA, entidade mantedora da Escola Santa Clara, desta cidade, com o objetivo de ceder servidores para atuação na Associação Pestalozzi de Catalão, entidade mantenedora da Escola Santa Clara, que presta atendimento exclusivo a pessoas com deficiência intelectual e/ou múltipla no município.</t>
-  </si>
-[...1 lines deleted...]
-    <t>SN</t>
   </si>
   <si>
     <t>R$ 9.720,00</t>
   </si>
   <si>
     <t>Ο TERMO DE ADESÃO/FILIAÇÃO presente Termo tem como objetivo a “ADESÃO/FILIAÇÃO”, do MUNICÍPIO nesse instrumento denominado FILIADO0 e aqui representado por seu prefeito municipal, o qual manifesta sua vontade de ADESÃO/FILIAÇÃO ao quadro de associados da ASSOCIAÇÃO NACIONAL DOS MUNICÍPIOS SEDES DE USINAS HIDROELÉTRICAS ALAGADOS – AMUSUH, por nesse instrumento denominada FILIANTE.</t>
   </si>
   <si>
     <t>R$ 324.000,00</t>
   </si>
   <si>
     <t>Termo de Colaboração a execução, pela ORGANIZAÇÃO DA SOCIEDADE CIVIL, das ações previstas no Plano de Trabalho aprovado, destinadas a ações de acolhimento de pacientes oncológicos do município encaminhados ao Hospital do Amor em Barretos/SP, em conformidade com as políticas públicas do Município de Catalão.</t>
   </si>
   <si>
     <t>140/2025</t>
   </si>
   <si>
     <t>O presente Termo de Cooperação tem por objeto a mútua cooperação entre os participes signatários para a consecução de finalidades de interesse público e recíproco, com o fim de propiciar meios de garantir assistência efetivaao município participe, no tocante às atividades de segurança pública, mormente no que diz respeito à prevenção, repressão de delitos, ações de socorrismo, defesa civil, resposta e prevenção a desastres.</t>
   </si>
   <si>
     <t>014/2026</t>
   </si>
   <si>
     <t>R$ 103.413,56</t>
   </si>
@@ -3103,51 +3139,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F334"/>
+  <dimension ref="A1:F340"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="889.354" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -8928,917 +8964,1035 @@
       </c>
       <c r="C290" t="s">
         <v>756</v>
       </c>
       <c r="D290" t="s">
         <v>72</v>
       </c>
       <c r="E290" t="s">
         <v>782</v>
       </c>
       <c r="F290" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
         <v>11</v>
       </c>
       <c r="C291" t="s">
         <v>784</v>
       </c>
       <c r="D291" t="s">
+        <v>61</v>
+      </c>
+      <c r="E291" t="s">
         <v>785</v>
       </c>
-      <c r="E291" t="s">
+      <c r="F291" t="s">
         <v>786</v>
-      </c>
-[...1 lines deleted...]
-        <v>787</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>11</v>
       </c>
       <c r="C292" t="s">
+        <v>787</v>
+      </c>
+      <c r="D292" t="s">
+        <v>61</v>
+      </c>
+      <c r="E292" t="s">
+        <v>785</v>
+      </c>
+      <c r="F292" t="s">
         <v>788</v>
-      </c>
-[...7 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>11</v>
       </c>
       <c r="C293" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="D293" t="s">
-        <v>792</v>
+        <v>61</v>
       </c>
       <c r="E293" t="s">
-        <v>793</v>
+        <v>785</v>
       </c>
       <c r="F293" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>11</v>
       </c>
       <c r="C294" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="D294" t="s">
-        <v>187</v>
+        <v>61</v>
       </c>
       <c r="E294" t="s">
-        <v>796</v>
+        <v>785</v>
       </c>
       <c r="F294" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>11</v>
       </c>
       <c r="C295" t="s">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="D295" t="s">
-        <v>799</v>
+        <v>61</v>
       </c>
       <c r="E295" t="s">
-        <v>796</v>
+        <v>785</v>
       </c>
       <c r="F295" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>11</v>
       </c>
       <c r="C296" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="D296" t="s">
-        <v>802</v>
+        <v>356</v>
       </c>
       <c r="E296" t="s">
-        <v>803</v>
+        <v>785</v>
       </c>
       <c r="F296" t="s">
-        <v>804</v>
+        <v>796</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
         <v>11</v>
       </c>
       <c r="C297" t="s">
-        <v>805</v>
+        <v>797</v>
       </c>
       <c r="D297" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
       <c r="E297" t="s">
-        <v>807</v>
+        <v>799</v>
       </c>
       <c r="F297" t="s">
-        <v>808</v>
+        <v>800</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>11</v>
       </c>
       <c r="C298" t="s">
-        <v>809</v>
+        <v>801</v>
       </c>
       <c r="D298" t="s">
-        <v>20</v>
+        <v>440</v>
       </c>
       <c r="E298" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
       <c r="F298" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
         <v>11</v>
       </c>
       <c r="C299" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
       <c r="D299" t="s">
-        <v>72</v>
+        <v>805</v>
       </c>
       <c r="E299" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F299" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>11</v>
       </c>
       <c r="C300" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="D300" t="s">
-        <v>101</v>
+        <v>187</v>
       </c>
       <c r="E300" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F300" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
         <v>11</v>
       </c>
       <c r="C301" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="D301" t="s">
-        <v>61</v>
+        <v>812</v>
       </c>
       <c r="E301" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F301" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>11</v>
       </c>
-      <c r="C302">
-        <v>2026043</v>
+      <c r="C302" t="s">
+        <v>814</v>
       </c>
       <c r="D302" t="s">
-        <v>114</v>
+        <v>815</v>
       </c>
       <c r="E302" t="s">
-        <v>820</v>
+        <v>816</v>
       </c>
       <c r="F302" t="s">
-        <v>821</v>
+        <v>817</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>11</v>
       </c>
       <c r="C303" t="s">
-        <v>822</v>
+        <v>818</v>
       </c>
       <c r="D303" t="s">
-        <v>486</v>
+        <v>819</v>
       </c>
       <c r="E303" t="s">
-        <v>786</v>
+        <v>820</v>
       </c>
       <c r="F303" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>11</v>
       </c>
       <c r="C304" t="s">
+        <v>822</v>
+      </c>
+      <c r="D304" t="s">
+        <v>20</v>
+      </c>
+      <c r="E304" t="s">
+        <v>823</v>
+      </c>
+      <c r="F304" t="s">
         <v>824</v>
-      </c>
-[...7 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>11</v>
       </c>
       <c r="C305" t="s">
+        <v>825</v>
+      </c>
+      <c r="D305" t="s">
+        <v>72</v>
+      </c>
+      <c r="E305" t="s">
         <v>826</v>
-      </c>
-[...4 lines deleted...]
-        <v>807</v>
       </c>
       <c r="F305" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
         <v>11</v>
       </c>
       <c r="C306" t="s">
         <v>828</v>
       </c>
       <c r="D306" t="s">
-        <v>277</v>
+        <v>101</v>
       </c>
       <c r="E306" t="s">
         <v>829</v>
       </c>
       <c r="F306" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>11</v>
       </c>
       <c r="C307" t="s">
-        <v>78</v>
+        <v>831</v>
       </c>
       <c r="D307" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="E307" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="F307" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>11</v>
       </c>
-      <c r="C308" t="s">
+      <c r="C308">
+        <v>2026043</v>
+      </c>
+      <c r="D308" t="s">
+        <v>114</v>
+      </c>
+      <c r="E308" t="s">
         <v>833</v>
       </c>
-      <c r="D308" t="s">
+      <c r="F308" t="s">
         <v>834</v>
-      </c>
-[...4 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
         <v>11</v>
       </c>
       <c r="C309" t="s">
-        <v>801</v>
+        <v>835</v>
       </c>
       <c r="D309" t="s">
+        <v>486</v>
+      </c>
+      <c r="E309" t="s">
+        <v>799</v>
+      </c>
+      <c r="F309" t="s">
         <v>836</v>
-      </c>
-[...4 lines deleted...]
-        <v>837</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>11</v>
       </c>
       <c r="C310" t="s">
+        <v>837</v>
+      </c>
+      <c r="D310" t="s">
+        <v>114</v>
+      </c>
+      <c r="E310" t="s">
+        <v>820</v>
+      </c>
+      <c r="F310" t="s">
         <v>838</v>
-      </c>
-[...7 lines deleted...]
-        <v>839</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
         <v>11</v>
       </c>
       <c r="C311" t="s">
+        <v>839</v>
+      </c>
+      <c r="D311" t="s">
+        <v>101</v>
+      </c>
+      <c r="E311" t="s">
+        <v>820</v>
+      </c>
+      <c r="F311" t="s">
         <v>840</v>
-      </c>
-[...7 lines deleted...]
-        <v>843</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>11</v>
       </c>
       <c r="C312" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="D312" t="s">
-        <v>845</v>
+        <v>277</v>
       </c>
       <c r="E312" t="s">
         <v>842</v>
       </c>
       <c r="F312" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>11</v>
       </c>
       <c r="C313" t="s">
-        <v>847</v>
+        <v>78</v>
       </c>
       <c r="D313" t="s">
-        <v>848</v>
+        <v>72</v>
       </c>
       <c r="E313" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="F313" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>11</v>
       </c>
-      <c r="C314" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C314"/>
       <c r="D314" t="s">
-        <v>851</v>
+        <v>846</v>
       </c>
       <c r="E314" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="F314" t="s">
-        <v>853</v>
+        <v>847</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>11</v>
       </c>
       <c r="C315" t="s">
-        <v>854</v>
+        <v>814</v>
       </c>
       <c r="D315" t="s">
-        <v>168</v>
+        <v>848</v>
       </c>
       <c r="E315" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="F315" t="s">
-        <v>855</v>
+        <v>849</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>11</v>
       </c>
       <c r="C316" t="s">
-        <v>856</v>
+        <v>850</v>
       </c>
       <c r="D316" t="s">
-        <v>857</v>
+        <v>72</v>
       </c>
       <c r="E316" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="F316" t="s">
-        <v>858</v>
+        <v>851</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>11</v>
       </c>
       <c r="C317" t="s">
-        <v>859</v>
+        <v>852</v>
       </c>
       <c r="D317" t="s">
-        <v>860</v>
+        <v>853</v>
       </c>
       <c r="E317" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="F317" t="s">
-        <v>861</v>
+        <v>855</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>11</v>
       </c>
       <c r="C318" t="s">
-        <v>862</v>
+        <v>856</v>
       </c>
       <c r="D318" t="s">
-        <v>863</v>
+        <v>857</v>
       </c>
       <c r="E318" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="F318" t="s">
-        <v>864</v>
+        <v>858</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>11</v>
       </c>
       <c r="C319" t="s">
-        <v>865</v>
+        <v>859</v>
       </c>
       <c r="D319" t="s">
-        <v>866</v>
+        <v>860</v>
       </c>
       <c r="E319" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="F319" t="s">
-        <v>867</v>
+        <v>861</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
         <v>11</v>
       </c>
       <c r="C320" t="s">
-        <v>868</v>
+        <v>862</v>
       </c>
       <c r="D320" t="s">
-        <v>869</v>
+        <v>863</v>
       </c>
       <c r="E320" t="s">
-        <v>852</v>
+        <v>864</v>
       </c>
       <c r="F320" t="s">
-        <v>870</v>
+        <v>865</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>11</v>
       </c>
       <c r="C321" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="D321" t="s">
-        <v>872</v>
+        <v>168</v>
       </c>
       <c r="E321" t="s">
-        <v>873</v>
+        <v>864</v>
       </c>
       <c r="F321" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>11</v>
       </c>
       <c r="C322" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
       <c r="D322" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E322" t="s">
-        <v>873</v>
+        <v>864</v>
       </c>
       <c r="F322" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
         <v>11</v>
       </c>
       <c r="C323" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
       <c r="D323" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E323" t="s">
+        <v>864</v>
+      </c>
+      <c r="F323" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>823</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
         <v>11</v>
       </c>
       <c r="C324" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="D324" t="s">
-        <v>881</v>
+        <v>875</v>
       </c>
       <c r="E324" t="s">
-        <v>873</v>
+        <v>864</v>
       </c>
       <c r="F324" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
         <v>11</v>
       </c>
       <c r="C325" t="s">
-        <v>883</v>
+        <v>877</v>
       </c>
       <c r="D325" t="s">
-        <v>277</v>
+        <v>878</v>
       </c>
       <c r="E325" t="s">
-        <v>873</v>
+        <v>864</v>
       </c>
       <c r="F325" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
         <v>11</v>
       </c>
       <c r="C326" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
       <c r="D326" t="s">
-        <v>61</v>
+        <v>881</v>
       </c>
       <c r="E326" t="s">
-        <v>831</v>
+        <v>864</v>
       </c>
       <c r="F326" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
         <v>11</v>
       </c>
       <c r="C327" t="s">
-        <v>801</v>
+        <v>883</v>
       </c>
       <c r="D327" t="s">
-        <v>304</v>
+        <v>884</v>
       </c>
       <c r="E327" t="s">
-        <v>842</v>
+        <v>885</v>
       </c>
       <c r="F327" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
         <v>11</v>
       </c>
       <c r="C328" t="s">
+        <v>887</v>
+      </c>
+      <c r="D328" t="s">
         <v>888</v>
       </c>
-      <c r="D328" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E328" t="s">
-        <v>842</v>
+        <v>885</v>
       </c>
       <c r="F328" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
         <v>11</v>
       </c>
       <c r="C329" t="s">
         <v>890</v>
       </c>
       <c r="D329" t="s">
         <v>891</v>
       </c>
       <c r="E329" t="s">
-        <v>842</v>
+        <v>885</v>
       </c>
       <c r="F329" t="s">
-        <v>892</v>
+        <v>836</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
         <v>11</v>
       </c>
       <c r="C330" t="s">
+        <v>892</v>
+      </c>
+      <c r="D330" t="s">
         <v>893</v>
       </c>
-      <c r="D330" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E330" t="s">
-        <v>842</v>
+        <v>885</v>
       </c>
       <c r="F330" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
         <v>11</v>
       </c>
       <c r="C331" t="s">
-        <v>279</v>
+        <v>895</v>
       </c>
       <c r="D331" t="s">
-        <v>894</v>
+        <v>277</v>
       </c>
       <c r="E331" t="s">
-        <v>852</v>
+        <v>885</v>
       </c>
       <c r="F331" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
         <v>11</v>
       </c>
       <c r="C332" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="D332" t="s">
-        <v>440</v>
+        <v>61</v>
       </c>
       <c r="E332" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="F332" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
         <v>11</v>
       </c>
       <c r="C333" t="s">
-        <v>898</v>
+        <v>814</v>
       </c>
       <c r="D333" t="s">
-        <v>114</v>
+        <v>304</v>
       </c>
       <c r="E333" t="s">
+        <v>854</v>
+      </c>
+      <c r="F333" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
         <v>11</v>
       </c>
       <c r="C334" t="s">
+        <v>900</v>
+      </c>
+      <c r="D334" t="s">
+        <v>61</v>
+      </c>
+      <c r="E334" t="s">
+        <v>854</v>
+      </c>
+      <c r="F334" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6">
+      <c r="A335">
+        <v>334</v>
+      </c>
+      <c r="B335" t="s">
+        <v>11</v>
+      </c>
+      <c r="C335" t="s">
+        <v>902</v>
+      </c>
+      <c r="D335" t="s">
+        <v>903</v>
+      </c>
+      <c r="E335" t="s">
+        <v>854</v>
+      </c>
+      <c r="F335" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6">
+      <c r="A336">
+        <v>335</v>
+      </c>
+      <c r="B336" t="s">
+        <v>11</v>
+      </c>
+      <c r="C336" t="s">
+        <v>905</v>
+      </c>
+      <c r="D336" t="s">
+        <v>114</v>
+      </c>
+      <c r="E336" t="s">
+        <v>854</v>
+      </c>
+      <c r="F336" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6">
+      <c r="A337">
+        <v>336</v>
+      </c>
+      <c r="B337" t="s">
+        <v>11</v>
+      </c>
+      <c r="C337" t="s">
+        <v>279</v>
+      </c>
+      <c r="D337" t="s">
+        <v>906</v>
+      </c>
+      <c r="E337" t="s">
+        <v>864</v>
+      </c>
+      <c r="F337" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6">
+      <c r="A338">
+        <v>337</v>
+      </c>
+      <c r="B338" t="s">
+        <v>11</v>
+      </c>
+      <c r="C338" t="s">
+        <v>908</v>
+      </c>
+      <c r="D338" t="s">
+        <v>440</v>
+      </c>
+      <c r="E338" t="s">
+        <v>864</v>
+      </c>
+      <c r="F338" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6">
+      <c r="A339">
+        <v>338</v>
+      </c>
+      <c r="B339" t="s">
+        <v>11</v>
+      </c>
+      <c r="C339" t="s">
+        <v>910</v>
+      </c>
+      <c r="D339" t="s">
+        <v>114</v>
+      </c>
+      <c r="E339" t="s">
+        <v>911</v>
+      </c>
+      <c r="F339" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6">
+      <c r="A340">
+        <v>339</v>
+      </c>
+      <c r="B340" t="s">
+        <v>11</v>
+      </c>
+      <c r="C340" t="s">
         <v>74</v>
       </c>
-      <c r="D334" t="s">
-[...6 lines deleted...]
-        <v>903</v>
+      <c r="D340" t="s">
+        <v>913</v>
+      </c>
+      <c r="E340" t="s">
+        <v>914</v>
+      </c>
+      <c r="F340" t="s">
+        <v>915</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">