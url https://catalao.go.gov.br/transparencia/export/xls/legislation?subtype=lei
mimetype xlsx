--- v2 (2026-08-30)
+++ v3 (2026-10-24)
@@ -12,65 +12,71 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1345">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1346">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Protocolo</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Alfabetização e Recomposição das Aprendizagens, no âmbito da Rede Pública Municipal de Ensino de Catalão, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar, mediante credenciamento, equipe de apoio técnico para a execução do Serviço de Proteção e Atendimento Integral à Família - PAIF, no âmbito da Secretaria Municipal de Assistência Social, e dá outras providências.</t>
   </si>
   <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>Autoriza permuta dos imóveis que menciona, na forma que especifica.</t>
   </si>
   <si>
     <t>Dispõe sobre o direito da pessoa com seletividade alimentar de portar e consumir alimentos próprios em estabelecimentos públicos e privados de uso coletivo no Município de Catalão e dá outras providências.</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
   </si>
   <si>
     <t>Concede qualificação de utilidade pública à Associação Regional de Esportes - ARE e dá outras providências.</t>
   </si>
   <si>
     <t>Denomina de "Professora Dalva Rosa Pereira" a via atualmente identificada com Rua 28 localizada nos bairros Alto da Boa Vista I, Vila Margon I, Vila Margon II, Vila Margon III e loteamento Reserva Catalunha em toda sua extensão, e dá outras providências.</t>
   </si>
@@ -1899,59 +1905,59 @@
   <si>
     <t>“Desafeta Área Pública Municipal que especifica e dá outras providências. ”</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONTRATO DE COMODATO COM A UNIVERSIDADE FEDERAL DE CATALÃO – INSTITUTO DE HISTÓRIA E CIÊNCIAS SOCIAIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>“Declara de utilidade pública a ASSOCIAÇÃO OBRAS ASSISTENCIAIS LEONÍDIA MENDES e dá outras providências”.</t>
   </si>
   <si>
     <t xml:space="preserve">“Autoriza o Poder Público fazer parceria para a colocação de comedouros e bebedouros, o ALIMENTA-CÃES para animais de rua no Município de Catalão e dá outras providências”...  </t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER EM COMODATO, AO CONSELHO REGIONAL DE CONTABILIDADE DE GOIÁS - CRCGO, CNPJ N. 01.015.676/0001-11, O IMÓVEL PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal, através da Secretaria de Administração, a outorgar a concessão onerosa de uso dos espaços públicos que especifica, e dá outras providências.”</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do Incentivo por Desempenho do Programa Previne Brasil para profissionais das equipes de Atenção Primária no âmbito do Município de Catalão e dá outras providências. ”</t>
   </si>
   <si>
     <t xml:space="preserve">"Autoriza o Poder Executivo Municipal a conceder subvenção social a CENTRAL DE ASSOCIAÇÕES DE MINIS E PEQUENOS PRODUTORES RURAIS DO MUNICÍPIO DE CATALÃO e dá outras providências”.  </t>
   </si>
   <si>
+    <t>“autoriza o município de catalão a firmar parceria, com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com a liga esportiva catalana levindo fonseca, com o objetivo de realizar o campeonato catalano de futebol amador da primeira divisÃo 2022 e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>06/05/2022</t>
+  </si>
+  <si>
     <t>“autoriza o poder executivo a abrir créditos adicionais de natureza especial no orçamento vigente, nos termos do inc. ii, § 1º, do art. 32 da lei complementar 1012000, para contemplar os recursos provenientes da operação de crédito autorizada pela lei municipal de nº 3.880, de 11 de junho de 2021, nos termos seguintes.”</t>
   </si>
   <si>
-    <t>06/05/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>“dispÕe sobre a escritura de doaÇÃo de imÓveis pÚblicos, para fins de moradia, nos termos do art. 29 da lei 3.898, de 05 de julho de 2021, e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>02/05/2022</t>
   </si>
   <si>
     <t>“altera o art. 1º da lei municipal nº 3.915, de 23 de setembro de 2021”.</t>
   </si>
   <si>
     <t>“autoriza o executivo municipal a ceder em comodato, a associaÇÃo estradeiros do bem, cnpj n. 10.297.4800001-58, o imÓvel pÚblico que especifica e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>“dispõe sobre o programa de recuperação e estímulo a quitação de débitos fiscais – prc-2022 e dá outras providências”.</t>
   </si>
   <si>
     <t>“dispÕe sobre a criaÇÃo do nÚcleo de educaÇÃo em saÚde da secretaria municipal de saÚde de catalÃo e do programa de preceptoria dos mÉdicos e enfermeiros que assistirÃo os estudantes do curso de medicina e de outros da Área da saÚde, e disciplina o pagamento de gratificaÇÕes aos preceptores mÉdicos, enfermeiros e outros profissionais da Área da saÚde e dÁ outras providÊncias.”</t>
   </si>
   <si>
     <t xml:space="preserve">VALOR DA TERRA NUA - VTN - 2022. </t>
   </si>
   <si>
     <t>28/04/2022</t>
   </si>
   <si>
     <t>“altera a lei complementar nº 3.952, de 16 de dezembro de 2021, para explicitar a incidência do imposto sobre serviços de qualquer natureza (iss) sobre o monitoramento e rastreamento de veículos carga e dá outras providências”.</t>
@@ -2283,65 +2289,65 @@
   <si>
     <t xml:space="preserve">Valor estabelecidos para declaração de Imposto sobre propriedade territorial rural DTIR 2021. </t>
   </si>
   <si>
     <t>01/07/2021</t>
   </si>
   <si>
     <t>“autoriza o município de catalão, via fundo municipal da criança e do adolescente, a firmar parceria com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com organizações da sociedade civil para que, em regime de mútua cooperação com o poder executivo, contribuam para a consecução de finalidade de interesse público, e dá outras providências”.</t>
   </si>
   <si>
     <t>24/06/2021</t>
   </si>
   <si>
     <t>"dispÕe sobre os critÉrios da concessÃo dos benefÍcios eventuais, À individuos e famÍlias, no Âmbito da polÍtica municipal de assistÊncia e desenvolvimento social e dÁ outras providÊncias".</t>
   </si>
   <si>
     <t xml:space="preserve">“autoriza o município de catalão a firmar convênio de parceria com a cooperativa dos trabalhadores autÔnomos de catalÃo – cootracat, mediante a gestão dos resíduos sólidos produzidos em catalão, com beneficiamento de materiais recicláveis e oferecimento de suporte técnico aos cooperados para melhoria da qualidade ambiental e dá outras providências.” </t>
   </si>
   <si>
     <t>“cria o conselho municipal de habitaÇÃo e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>“autoriza o poder executivo a alterar a afetação de duas áreas de terreno, partes de ruas projetadas e não implementadas, conforme especificado e dá outras providências. ”</t>
   </si>
   <si>
+    <t>3887/2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  "Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2. </t>
+  </si>
+  <si>
+    <t>15/06/2021</t>
+  </si>
+  <si>
     <t>concede reposição salarial, revisão geral anual na forma do inciso x, do art. 37, da constituição federal, à remuneração dos servidores públicos e aos subsídios dos agentes políticos do poder legislativo municipal e dá outras providências.</t>
   </si>
   <si>
-    <t>15/06/2021</t>
-[...1 lines deleted...]
-  <si>
     <t>“dispõe sobre a concessão de revisão geral anual aos servidores públicos do município de catalão, estado de goiás, de que trata o artigo 37, x, da constituição federal de 1988, nos termos da lei complementar federal nº 173, de 27 de maio de 2020 e da instrução normativa 000132020, do tribunal de contas dos municípios do estado de goiás e dá outras providências”.</t>
   </si>
   <si>
-    <t>3887/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>“autoriza o município de catalão, via fmas, a conceder subvenção social, via chamamento público, às organizações da sociedade civil abaixo relacionadas, e dá outras providências”.</t>
   </si>
   <si>
     <t>11/06/2021</t>
   </si>
   <si>
     <t xml:space="preserve">“autoriza o município de catalão, via fundo municipal de educação a contratar servidores por tempo determinado para atender à necessidade temporária de excepcional interesse público, na área da educação municipal, neste município”. </t>
   </si>
   <si>
     <t>“altera o art. 1º da lei municipal de nº 3.863, de 18 de marÇo de 2021, e dÁ outras providÊncias”.</t>
   </si>
   <si>
     <t>“cria e denomina “cmei – henriqueta purcina de oliveira”, e dá outras providências”.</t>
   </si>
   <si>
     <t xml:space="preserve">“autoriza o poder executivo a contratar operação de crédito junto à caixa econômica federal – cef, prestar garantias e dá outras providências”. </t>
   </si>
   <si>
     <t>LOA - LEI ORçAMENTáRIA ANUAL - EXERCíCIO 2021</t>
   </si>
   <si>
     <t>03/06/2021</t>
   </si>
   <si>
     <t>3879/2021</t>
@@ -2382,74 +2388,74 @@
   <si>
     <t>“dispõe sobre o programa de recuperação e estímulo a quitação de débitos fiscais – prc-2021 e dá outras providências”.</t>
   </si>
   <si>
     <t xml:space="preserve">“autoriza majoraÇÃo dos valores a serem repassados a associaÇÃo protetora dos animais de catalÃo para a manutenÇÃo do centro de castraÇÃo e reinserÇÃo de cÃes e gatos de catalÃo, nos termos da lei municipal de nº 3.672, de 04 de julho de 2019”. </t>
   </si>
   <si>
     <t>3870/2021</t>
   </si>
   <si>
     <t xml:space="preserve">  “Faz adaptação, alteração e inclusão de dispositivos legais à lei Municipal nº 2. </t>
   </si>
   <si>
     <t>18/03/2021</t>
   </si>
   <si>
     <t xml:space="preserve">“autoriza o município de catalão a firmar parceria, com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com a casa de apoio ao morador de rua de catalÃo marly cardoso – (camor), objetivando manter em funcionamento a associação nos termos do seu estatuto, e dá outras providências”. </t>
   </si>
   <si>
     <t xml:space="preserve"> “dispõe sobre a aprovação de instalação de passarela aérea ou passagem suspensa e a respectiva cobrança pela utilização de espaço de propriedade pública municipal, e dá outras providências”. </t>
   </si>
   <si>
     <t>“autoriza o poder executivo municipal a repassar recursos financeiros à santa casa de misericórdia de catalão, estado de goiás, e dá outras providências. ”</t>
   </si>
   <si>
+    <t xml:space="preserve">“dispõe sobre normas para instalação de infraestrutura de suporte para redes de telecomunicações e equipamentos afins no município de catalão, estado de goiás e dá outras providências.” </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> “autoriza o município de catalão a doar o imóvel de sua propriedade especificado abaixo, à associaÇÃo beneficente evangÉlica creche recanto infantil e dá outras providências”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“altera a lei municipal de nº 3.066, de 17 de dezembro de 2013 e dÁ outras providÊncias.” </t>
+  </si>
+  <si>
+    <t xml:space="preserve">“faz readequação na estrutura administrativa do município de catalão, instituída pela lei municipal nº 2.637, de 19 de dezembro de 2008, na forma que especifica e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>“denomina o estabelecimento de saúde, a ser construída na rua albino felipe do nascimento esquina com a rua mozar salviano, no setor maria amélia ii de “centro de atendimento mÉdico dr. antÔnio abadio da silva”.</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a alteração da lei de criação do conselho municipal de desenvolvimento rural sustentável e dá outras providências”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“dispõe sobre a reestruturação do conselho municipal de acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais da educação - cacs-fundeb, em conformidade com o artigo 212-a da constituição federal, regulamentado na forma da lei federal nº 14.113, de 25 de dezembro de 2020 e dá outras providências”. </t>
+  </si>
+  <si>
     <t xml:space="preserve"> “autoriza a superintendÊncia municipal de Água e esgoto - sae, a contratar profissionais por tempo determinado para atender à necessidade temporária de excepcional interesse público da administração indireta deste município”. </t>
   </si>
   <si>
-    <t xml:space="preserve">“dispõe sobre normas para instalação de infraestrutura de suporte para redes de telecomunicações e equipamentos afins no município de catalão, estado de goiás e dá outras providências.” </t>
-[...19 lines deleted...]
-  <si>
     <t>“dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos do inciso ix, do art. 37 da constituição federal e dá outras providências.”</t>
   </si>
   <si>
     <t>04/03/2021</t>
   </si>
   <si>
     <t>“institui o dia municipal da cultura evangélica e dá outras providências”.</t>
   </si>
   <si>
     <t>19/02/2021</t>
   </si>
   <si>
     <t>“autoriza o poder executivo a abrir créditos adicionais de natureza especial no orçamento vigente, nos termos do inc. ii, § 1º, do art. 32 da lei complementar 1012000, para contemplar os recursos provenientes da operação de crédito autorizada pela lei municipal de nº 3.664, de 12 de junho de 2019, nos termos seguintes”.</t>
   </si>
   <si>
     <t>“autoriza o poder executivo, via fundo municipal de saúde de catalão, a contratar profissionais na área da saúde, para atender à necessidade temporária de excepcional interesse público da administração municipal, em razão da pandemia do corona vírus”.</t>
   </si>
   <si>
     <t>“altera o art. 9º e o anexo Único da lei municipal 3.800, de 30 de julho de 2020, para acrescer o número de vagas da forma especifica abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>09/02/2021</t>
   </si>
   <si>
     <t>3852/2021</t>
@@ -3315,59 +3321,59 @@
   <si>
     <t>“autoriza a adquirir por compra e venda, permuta ou desapropriação, consensual ou judicialmente, uma gleba de terras com área de 5.000 (cinco mil) metros quadrados, situada na av. luiz ribeiro horta com rua 403, nesta cidade para a construção de um novo ccpa - centro de convivência do pequeno aprendiz, para atender as crianças e adolescentes do pontal norte e setores adjacentes”.</t>
   </si>
   <si>
     <t>18/03/2019</t>
   </si>
   <si>
     <t>“reescreve-se na forma abaixo, a nova estrutura administrativa da superintendência municipal de Água e esgoto de catalão – sae - dos cargos de chefia, assessoramento e direção, nos termos do art. 37, v da cf, constantes do anexo Único – parte ii, que trata dos Órgãos de administração indireta do município de catalão, da lei municipal de nº 2.637, de 19 de dezembro de 2008”.</t>
   </si>
   <si>
     <t>“autoriza o município a firmar parceria, com repasse de recursos financeiros, nos termos da lei federal nº 13.0192014, com organizações da sociedade civil, para que em regime de mútua cooperação com o poder executivo contribuam para a consecução de finalidade de interesse público, e dá outras providências”.</t>
   </si>
   <si>
     <t>13/03/2019</t>
   </si>
   <si>
     <t>“institui o conselho municipal de proteção e defesa dos animais e dá outras providências”.</t>
   </si>
   <si>
     <t>01/03/2019</t>
   </si>
   <si>
     <t>“estabelece normas de proteção aos animais e dá outras providências”.</t>
   </si>
   <si>
+    <t>“dispÕe sobre a autorizaÇÃo para abertura de crÉdito adicional especial e dÁ outras providÊncias”.</t>
+  </si>
+  <si>
+    <t>20/02/2019</t>
+  </si>
+  <si>
     <t>“autoriza a superintendÊncia municipal de Água e esgoto de catalÃo – sae, a ressarcir ao erÁrio municipal as despesas efetuadas pelo municÍpio de catalÃo, com a recomposiÇÃo asfÁltica ocorrida em virtude de obras e serviÇos realizados pela sae, nas vias urbanas de nossa cidade, nos anos de 2017 e 2018, e dÁ outras providÊncias”.</t>
   </si>
   <si>
-    <t>20/02/2019</t>
-[...4 lines deleted...]
-  <si>
     <t>“altera-se o art 9º da lei municipal de nº 3.609, de 21 de dezembro de 2018, e, por conseguinte, altera-se, também, o anexo Único da lei retro mencionada, e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a conceder contribuição financeira a escola creche sÃo francisco de assis e abrir crédito especial, da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>13/02/2019</t>
   </si>
   <si>
     <t>“autoriza o poder executivo municipal, através da superintendência municipal de Água e esgoto de catalão – sae, a firmar acordo extrajudicial com proprietário de imóvel rural, visando indenizar a instituição de servidão administrativa para passagem de adutora de água bruta e dá outras providências”.</t>
   </si>
   <si>
     <t>11/02/2019</t>
   </si>
   <si>
     <t>“altera a lei de diretrizes orçamentárias, lei nº 3.5702018, que dispõe sobre as diretrizes gerais para a elaboração da lei orçamentária de 2019 e dá outras providências”</t>
   </si>
   <si>
     <t>28/12/2018</t>
   </si>
   <si>
     <t>"altera o plano plurianual para o período de 2018 a 2021 e dá outras providencias”.</t>
   </si>
   <si>
     <t>“autoriza o poder executivo municipal a adquirir por compra e venda, permuta ou desapropriar consensual ou judicialmente os imóveis abaixo-especificados, declarados de utilidade pública via do decreto municipal de nº 1.235, de 27 de novembro de 2018, para a implantação do arco viário de catalão. ”</t>
@@ -3687,164 +3693,164 @@
   <si>
     <t>“institui o ‘mês de prevenção das doenças do coração’ em catalão”.</t>
   </si>
   <si>
     <t>20/04/2018</t>
   </si>
   <si>
     <t>“faz reposição dos subsídios dos agentes políticos e da remuneração dos servidores públicos efetivos, comissionados, ativos e inativos da câmara municipal de catalão (go)”.</t>
   </si>
   <si>
     <t xml:space="preserve">“concede revisão salarial anual na forma do inciso x, do art. 37, da constituição federal sobre os vencimentos dos servidores efetivos, comissionados, inativos, pensionistas, temporários e aos subsídios dos agentes políticos e equiparados do município e dá outras providências”. </t>
   </si>
   <si>
     <t>“autoriza o poder executivo, via fmas, a conceder subvenção social à fundaÇÃo espÍrita antero da costa carvalho, no valor total de r$ 44.000,00 (quarenta e quatro mil reais) e dá outras providências. ”</t>
   </si>
   <si>
     <t>“inclui a campanha setembro amarelo – mês de prevenção ao suicídio e de valorização da vida no calendário de eventos do município de catalão”.</t>
   </si>
   <si>
     <t>dispõe sobre a criação da “semana da internet segura” nas escolas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>“dispõe sobre a obrigação de realizar a limpeza e a remoção e de dar destino adequado às fezes geradas por animais em praças, parques e logradouros públicos no âmbito do município de catalãogo”.</t>
   </si>
   <si>
+    <t>“altera o art. 4º, da lei municipal de nº 2.936, de 24 de agosto de 2012, na forma que especifica”.</t>
+  </si>
+  <si>
     <t>20/03/2018</t>
   </si>
   <si>
+    <t>“autoriza o poder executivo a doar com encargo o imóvel especificado abaixo ao instituto professor joÃo margon vaz, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“autoriza o município de catalão a firmar convênio com o rotary club 1º de novembro, desta cidade, e a conceder subvenção financeira da forma que especifica para fazer funcionar o cursinho municipal israel macedo, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“autoriza a superintendÊncia municipal de Água e esgoto de catalÃo – sae, a ressarcir despesas efetuadas pelo municÍpio de catalÃo com a devoluÇÃo de recursos ao ministÉrio das cidades oriundo de convÊnios para ampliaÇÃo do sistema de esgotamento sanitÁrio deste municÍpio e dÁ outras providÊncias”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“institui programa municipal de bolsa estágio, autoriza o poder executivo a conceder estágio remunerado para estudantes do ensino médio, ensino técnico profissionalizante, superior e pós-graduação regularmente matriculados em instituições públicas de ensino, e instituições reconhecidas pelo mec e órgãos públicos conveniados com o município de catalão, e dá outras providências.” </t>
+  </si>
+  <si>
+    <t>“autoriza o município de catalão, estado de goiás, a aderir ao consÓrcio intermunicipal de turismo e cultura da estrada de ferro, visando a implantação do trem turÍstico e cultural e dá outras providências. ”</t>
+  </si>
+  <si>
     <t>“altera o número de vagas do cargo efetivo de supervisor de seguranÇa, junto a sae, constante do anexo vii, da lei municipal de nº 1.818, de 05 de abril de 2000, alterada pela lei nº 3.027, de 30 de setembro de 2013 e dá outras providências”.</t>
   </si>
   <si>
     <t>“autoriza permuta de lotes de terreno, com o objetivo de solucionar antigo problema de acesso a lote particular devido à construção de obra pública municipal na rua d e dá outras providências”.</t>
   </si>
   <si>
-    <t>“autoriza o município de catalão, estado de goiás, a aderir ao consÓrcio intermunicipal de turismo e cultura da estrada de ferro, visando a implantação do trem turÍstico e cultural e dá outras providências. ”</t>
-[...14 lines deleted...]
-    <t>“altera o art. 4º, da lei municipal de nº 2.936, de 24 de agosto de 2012, na forma que especifica”.</t>
+    <t>“autoriza o município de catalão a firmar convênio com a escola creche sÃo francisco de assis e a conceder subvenção social (para funcionamento de creche – atendimento integral: berçário e maternal e jardim i e ii e ensino fundamental) no setor nossa senhora de fátima, nesta cidade, da forma que especifica e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>20/02/2018</t>
+  </si>
+  <si>
+    <t>“autoriza o município de catalão a firmar convênio com a obras sociais casa do caminho famÍlia lima e a conceder subvenção social (para funcionamento de creche – atendimento integral: berçário e maternal e jardim i e ii e ensino fundamental) com sede nesta cidade, na vila cruzeiro i, da forma que especifica e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“cria e extingue cargos na estrutura administrativa e operacional da câmara municipal de catalão e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“autoriza o município de catalão a firmar convênio de parceria com a aspdec – associaÇÃo das pessoas portadoras de deficiÊncia de catalÃo – cnpj nº 06.146.2120001-68 e a conceder subvenção financeira da forma que especifica, durante os exercícios de 2018 a 2020, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>“autoriza o municÍpio de catalÃo, estado de goiÁs, a firmar convÊnio e a conceder subvenÇÃo social À fundaÇÃo assistencial dr. willian faiad, para manutenÇÃo das atividades da unidade de pronto atendimento (upa) “dr. jamil sebba”, de 2018 a 2020, na forma que especifica”.</t>
+  </si>
+  <si>
+    <t>“dispõe sobre a adequação, via de antecipação salarial dos vencimentos do quadro do magistério público municipal da educação básica ao piso salarial profissional nacional instituído pela lei federal nº 11.738, de 1672008. ”</t>
   </si>
   <si>
     <t>“autoriza o município de catalão a firmar convênio com a associaÇÃo beneficente evangÉlica – mantenedora da creche recanto infantil e a conceder subvenção financeira objetivando a manutenção geral e o funcionamento do referido estabelecimento educativo - creche (atendimento integral) berçário e maternal - da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
-    <t>20/02/2018</t>
-[...17 lines deleted...]
-    <t>“autoriza o município de catalão a firmar convênio com a escola creche sÃo francisco de assis e a conceder subvenção social (para funcionamento de creche – atendimento integral: berçário e maternal e jardim i e ii e ensino fundamental) no setor nossa senhora de fátima, nesta cidade, da forma que especifica e dá outras providências”.</t>
+    <t>“autoriza o poder executivo municipal a adquirir por compra e venda, ou desapropriar consensual ou judicialmente, uma casa residencial e o respectivo terreno que especifica, de propriedade de amÁlia maria de jesus”.</t>
+  </si>
+  <si>
+    <t>20/01/2018</t>
+  </si>
+  <si>
+    <t>“altera a redação dos incisos ii e iii do art. 1º da lei municipal de nº 3.107, de 30 de abril de 2014 da forma que especifica e dá outras providências.”</t>
   </si>
   <si>
     <t xml:space="preserve"> “estima a receita e fixa a despesa do município de catalÃo, para o exercício financeiro de 2018 e, dá outras providências”.</t>
   </si>
   <si>
-    <t>20/01/2018</t>
-[...7 lines deleted...]
-  <si>
     <t>dispõe sobre a autorização para abertura de crédito adicional especial e dá outras providências”.</t>
   </si>
   <si>
     <t>09/01/2018</t>
   </si>
   <si>
+    <t>“Autoriza o Poder Executivo a doar com encargo o imóvel especificado ao SENAT SERVIÇO NACIONAL DE APRENDIZAGEM DO TRANSPORTE, CNPJ Nº 73.471.963/0001-47 – Matriz e ao SEST SERVIÇO SOCIAL DO TRANSPORTE, CNPJ Nº 73.471.989/0001-95 – Matriz, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>26/12/2017</t>
+  </si>
+  <si>
     <t>“Dispõe sobre o incentivo à criação da “Parada Segura” e critérios para desembarque de mulheres gestantes e mães com criança de colo fora da parada de ônibus em período noturno, dos veículos de transporte coletivo do Município de Catalão e dá outras providências”.</t>
   </si>
   <si>
-    <t>26/12/2017</t>
-[...1 lines deleted...]
-  <si>
     <t>“Declara de Utilidade Pública ao Núcleo de Desenvolvimento Social Nazareno de Catalão (NUDSON)”.</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com ASSOCIAÇÃO PESTALOZZI DE CATALÃO e a conceder subvenção social (para ser utilizada na contratação de serviços de transporte para os alunos do CAEE - SANTA CLARA, desta cidade), da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
-    <t>“Autoriza o Poder Executivo a doar com encargo o imóvel especificado ao SENAT SERVIÇO NACIONAL DE APRENDIZAGEM DO TRANSPORTE, CNPJ Nº 73.471.963/0001-47 – Matriz e ao SEST SERVIÇO SOCIAL DO TRANSPORTE, CNPJ Nº 73.471.989/0001-95 – Matriz, e dá outras providências”.</t>
+    <t>“Autoriza o Poder Executivo Municipal a adquirir por compra e venda, ou desapropriar consensual ou judicialmente, o lote de terreno que especifica, de propriedade de NILVA MARIA RODRIGUES”.</t>
+  </si>
+  <si>
+    <t>21/12/2017</t>
+  </si>
+  <si>
+    <t>“Altera a redação do Art. 4º da lei municipal de nº 2.252, de 17 de dezembro de 2004 da forma que especifica”</t>
+  </si>
+  <si>
+    <t>“Autoriza o Poder Executivo a alienar área de terreno, de propriedade do Município de Catalão, situada na Fazenda Mandaguari, perímetro urbano desta cidade, na forma e nas condições que estabelece. ” </t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Plurianual para o período de 2018 a 2021”. </t>
   </si>
   <si>
-    <t>21/12/2017</t>
-[...10 lines deleted...]
-  <si>
     <t>“Altera o § 2º, do Artigo 1º, da lei municipal de nº 3.183, de 06 de novembro de 2014, da forma que especifica”.</t>
   </si>
   <si>
     <t>18/12/2017</t>
   </si>
   <si>
+    <t>“Dispõe sobre a obrigatoriedade dos estabelecimentos públicos e privados no Município de Catalão em oferecer atendimento prioritário e diferenciado aos portadores de transtorno do espectro autista, bem como aos seus acompanhantes, e dá outras providências”</t>
+  </si>
+  <si>
+    <t>08/12/2017</t>
+  </si>
+  <si>
     <t>“Institui o Dia Municipal da Pessoa com Nanismo e dá outras providências”</t>
   </si>
   <si>
-    <t>08/12/2017</t>
-[...4 lines deleted...]
-  <si>
     <t>“Autoriza o Município de Catalão a firmar convênio de parceria com o OLARIA FUTEBOL CLUBE e a conceder subvenção financeira da forma que especifica e dá outras providências”</t>
   </si>
   <si>
     <t>01/12/2017</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio e a conceder contribuição financeira a ACIC-CDL visando à realização de campanha promocional de vendas do Natal de 2017, e dá outras providências”. </t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CEDER ÁREA DE TERRENO EM COMODATO A SOCIEDADE BENEFICENTE ORTODOXA DE GOIÁS E DÁ OUTRAS PROVIDÊNCIAS”. </t>
   </si>
   <si>
     <t>“Autoriza a concessão de Gratificação Especial aos Servidores Municipais que prestaram serviços extraordinários e imprescindíveis no decorrer da realização da Festa em homenagem a Nossa Senhora do Rosário de 2017.”</t>
   </si>
   <si>
     <t>23/11/2017</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio de parceria com a FUNDAÇÃO ESPÍRITA ANTERO DA COSTA CARVALHO e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio de parceria com o CENTRO COMUNITÁRIO SÃO PAULO e a conceder subvenção financeira da forma que especifica e dá outras providências” </t>
   </si>
   <si>
     <t>Institui o dia Municipal da Atividade Física</t>
@@ -3948,174 +3954,171 @@
   <si>
     <t>02/08/2017</t>
   </si>
   <si>
     <t>“Cria o Programa “MAIS CULTURA” e autoriza o município de Catalão a realizar processo seletivo simplificado para contratar servidores temporários para atender as necessidades da administração municipal, conforme especificado abaixo e dá outras providências”.</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o Grupo de Escoteiros Tamanduá Bandeira 34/GO. </t>
   </si>
   <si>
     <t>30/06/2017</t>
   </si>
   <si>
     <t>“INSTITUI no Calendário Oficial município de Catalão o “JULHO VERMELHO”, O mês todo dedicado á realização de ações para conscientização da doação de sangue” </t>
   </si>
   <si>
     <t>“Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2018 e dá outras providências” </t>
   </si>
   <si>
     <t>27/06/2017</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para abertura de Crédito Adicional Especial e dá outras providências”.</t>
   </si>
   <si>
+    <t>“Declara de Utilidade Pública a Casa de Apoio ao Morador de Rua de Catalão Marly Cardoso – CAMOR – e dá outras providências” </t>
+  </si>
+  <si>
+    <t>19/06/2017</t>
+  </si>
+  <si>
     <t>“Autoriza o Poder Executivo a doar com encargo o imóvel específico ao Instituto Federal de Educação, Ciência e Tecnologia Goiano - Campus Avançado Catalão, Estado de Goiás e dá outras providências”.</t>
   </si>
   <si>
-    <t>19/06/2017</t>
-[...1 lines deleted...]
-  <si>
     <t>“Altera a Ementa e o Artigo 1º da Lei Municipal de nº 3.469, de 26 de abril de 2017, da forma que especifica”.</t>
   </si>
   <si>
     <t>“Autoriza indenização de áreas de terras utilizadas na abertura de via urbana, oferecendo como pagamento lote de terreno de propriedade do município de Catalão e dá outras providências”.</t>
   </si>
   <si>
-    <t>“Declara de Utilidade Pública a Casa de Apoio ao Morador de Rua de Catalão Marly Cardoso – CAMOR – e dá outras providências” </t>
-[...1 lines deleted...]
-  <si>
     <t>“Altera os dispositivos que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>14/06/2017</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio de parceria com a ASSOCIAÇÃO DOS DIABÉTICOS DO SUDESTE GOIANO e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>31/05/2017</t>
   </si>
   <si>
     <t>“Dispõe sobre a proibição do corte de fornecimento de água, no dia que antecede final de semana e feriados no município de Catalão”.</t>
   </si>
   <si>
     <t>24/05/2017</t>
   </si>
   <si>
     <t>“Abre Crédito Especial no orçamento do Município em execução, ano/2017, para aquisição de diversos equipamentos e materiais para serem doados (premiação) aos alunos do curso do Projeto Bombeiro Mirim e dá outras providências”.</t>
   </si>
   <si>
     <t>“DENOMINA DE RODRIGO ALVES CARVELO FILHO, O NOME DA AVENIDA 37 LOCALIZADA NO BAIRRO ALTO DA BOA VISTA NESTA CIDADE ” </t>
   </si>
   <si>
     <t>12/05/2017</t>
   </si>
   <si>
+    <t>11/05/2017</t>
+  </si>
+  <si>
+    <t>“Altera o Artigo 7º da Lei Municipal de nº 3.453, de 04 de janeiro de 2017, da forma que especifica”.</t>
+  </si>
+  <si>
     <t>“AUTORIZA O MUNICÍPIO DE CATALÃO, ESTADO DE GOIÁS, A CELEBRAR CONVÊNIO COM A LIFSCAT – LIGA INDEPENDENTE DE FUTSAL CATALANA, VISANDO ESTIMULAR E INCENTIVAR O ESPORTE AMADOR NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS. ” </t>
   </si>
   <si>
-    <t>11/05/2017</t>
-[...4 lines deleted...]
-  <si>
     <t>“Altera o Artigo 1º da Lei Municipal de nº 3.404, de 22 de junho de 2016 da forma que especifica”.</t>
   </si>
   <si>
     <t>05/05/2017</t>
   </si>
   <si>
     <t>“Concede revisão salarial sobre os vencimentos dos servidores efetivos, inativos, pensionistas e temporários e dá outras providências”. </t>
   </si>
   <si>
     <t>26/04/2017</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO GERAL ANUAL SALARIAL AOS SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Liga Independente de Futsal de Catalão, Goiás - Liga Regional de Esportes Amadores - e dá outras providências.</t>
   </si>
   <si>
     <t>31/03/2017</t>
   </si>
   <si>
     <t>“Concede Incentivos Tributários vinculados ao Programa do Governo Federal “Minha Casa Minha Vida”.</t>
   </si>
   <si>
     <t>30/03/2017</t>
   </si>
   <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com OBRAS SOCIAIS CASA DO CAMINHO FAMÍLIA LIMA, e a conceder subvenção social (para funcionamento de Creche, Jardim I e II e Ensino Fundamental, na Vila Cruzeiro I, nesta cidade), da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>23/03/2017</t>
   </si>
   <si>
+    <t>Autoriza o Município de Catalão a firmar convênio com ESCOLA CRECHE SÃO FRANCISCO DE ASSIS e a conceder subvenção social (para funcionamento de Creche, Jardim I e II e Ensino Fundamental no Setor Nossa Senhora de Fátima, nesta cidade), da forma que especifica e dá outras providências”. </t>
+  </si>
+  <si>
+    <t>“Autoriza o Município de Catalão a firmar convênio com a ASSOCIAÇÃO BENEFICENTE EVANGÉLICA – mantenedora da CRECHE RECANTO INFANTIL e a conceder subvenção financeira objetivando a manutenção geral e o funcionamento do referido Estabelecimento Educativo - Creche (atendimento integral) berçário e maternal - da forma que especifica e dá outras providências”</t>
+  </si>
+  <si>
     <t>“Autoriza o Município de Catalão a firmar convênio com a Fundação OBRAS SOCIAIS “JORGE FAHIN FILHO”, e a conceder subvenção financeira para manter em funcionamento a Escola Allan Kardec, sustentada e administrada pela Fundação, da forma que especifica e dá outras providências”.</t>
   </si>
   <si>
-    <t>Autoriza o Município de Catalão a firmar convênio com ESCOLA CRECHE SÃO FRANCISCO DE ASSIS e a conceder subvenção social (para funcionamento de Creche, Jardim I e II e Ensino Fundamental no Setor Nossa Senhora de Fátima, nesta cidade), da forma que especifica e dá outras providências”. </t>
-[...4 lines deleted...]
-  <si>
     <t>“ALTERA O ARTIGO 19 DA LEI COMPLEMENTAR DE Nº 3.439, DE 08 DE DEZEMBRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS. ” </t>
   </si>
   <si>
     <t>17/03/2017</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE CATALÃO A DOAR COM ENCARGO AO ESTADO DE GOIÁS, ÁREA DE TERRENO QUE ESPECIFICA PARA A CONSTRUÇÃO DA AGÊNCIA DA SECRETARIA DA FAZENDA DO ESTADO DE GOIÁS, E DÁ OUTRAS PROVIDÊNCIAS”. </t>
   </si>
   <si>
     <t>24/02/2017</t>
   </si>
   <si>
     <t>“Dispõe sobre a contratação temporária para o atendimento de necessidade de excepcional interesse público do Poder Executivo do Município de Catalão/GO e dá outras providências"</t>
   </si>
   <si>
     <t>15/02/2017</t>
   </si>
   <si>
-    <t>“AUTORIZA A SUPERINTENDÊNCIA MUNICIPAL DE ÁGUA E ESGOTO DE CATALÃO – SAE, A RESSARCIR DESPESAS EFETUADAS PELO MUNICÍPIO DE CATALÃO COM O SISTEMA DE ABASTECIMENTO DE ÁGUA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+    <t>“Insere parágrafo único ao Artigo 4º, da Lei Municipal de nº 1.922, de 20 de setembro de 2001 (lei de criação da SAE) e dá outras providências”.</t>
   </si>
   <si>
     <t>08/02/2017</t>
   </si>
   <si>
-    <t>“Insere parágrafo único ao Artigo 4º, da Lei Municipal de nº 1.922, de 20 de setembro de 2001 (lei de criação da SAE) e dá outras providências”.</t>
-[...2 lines deleted...]
-    <t>“Autoriza o Município de Catalão a firmar convênio de parceria com a ASPDEC – ASSOCIAÇÃO DAS PESSOAS PORTADORAS DE DEFICIÊNCIA DE CATALÃO – CNPJ nº 06.146.212/0001-68 e a conceder subvenção financeira da forma que especifica e dá outras providências”.</t>
+    <t>“Autoriza o Município de Catalão a firmar convênio com ASSOCIAÇÃO PESTALOZZI DE CATALÃO e a conceder subvenção social (para ser utilizada na contratação de serviços de transporte de alunos do CAEE - SANTA CLARA, desta cidade), da forma que especifica e dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4466,17039 +4469,17039 @@
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
-        <v>4539</v>
+        <v>4560</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
       <c r="E2">
-        <v>2608041076584</v>
+        <v>2610095694765</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
-        <v>4540</v>
+        <v>4539</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E3">
-        <v>2608044968243</v>
+        <v>2608041076584</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
-        <v>4534</v>
+        <v>4540</v>
       </c>
       <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4">
-        <v>2608043399400</v>
+        <v>2608044968243</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
-        <v>4535</v>
+        <v>4534</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E5">
-        <v>2608049568602</v>
+        <v>2608043399400</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
-        <v>4536</v>
+        <v>4535</v>
       </c>
       <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" t="s">
         <v>11</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>2608049081487</v>
+        <v>2608049568602</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
-        <v>4537</v>
+        <v>4536</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E7">
-        <v>2608047183579</v>
+        <v>2608049081487</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
-        <v>4532</v>
+        <v>4537</v>
       </c>
       <c r="C8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E8">
-        <v>2608047626222</v>
+        <v>2608047183579</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
-        <v>4533</v>
+        <v>4532</v>
       </c>
       <c r="C9" t="s">
         <v>15</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E9">
-        <v>2608043485185</v>
+        <v>2608047626222</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
-        <v>4527</v>
+        <v>4533</v>
       </c>
       <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
         <v>16</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
-        <v>2608047532562</v>
+        <v>2608043485185</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
-        <v>4528</v>
+        <v>4527</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E11">
-        <v>2608043318445</v>
+        <v>2608047532562</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
-        <v>4529</v>
+        <v>4528</v>
       </c>
       <c r="C12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" t="s">
         <v>19</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12">
-        <v>2608041797981</v>
+        <v>2608043318445</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>4530</v>
+        <v>4529</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E13">
-        <v>2608046796081</v>
+        <v>2608041797981</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
-        <v>4531</v>
+        <v>4530</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E14">
-        <v>2608045803720</v>
+        <v>2608046796081</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>4525</v>
+        <v>4531</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E15">
-        <v>2608048854186</v>
+        <v>2608045803720</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
-        <v>4523</v>
+        <v>4525</v>
       </c>
       <c r="C16" t="s">
         <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E16">
-        <v>2608049161826</v>
+        <v>2608048854186</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
-        <v>4524</v>
+        <v>4523</v>
       </c>
       <c r="C17" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" t="s">
         <v>25</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17">
-        <v>2608049335128</v>
+        <v>2608049161826</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
-        <v>4526</v>
+        <v>4524</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E18">
-        <v>2608045340933</v>
+        <v>2608049335128</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
-        <v>4520</v>
+        <v>4526</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E19">
-        <v>2608044087648</v>
+        <v>2608045340933</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
-        <v>4521</v>
+        <v>4520</v>
       </c>
       <c r="C20" t="s">
         <v>29</v>
       </c>
       <c r="D20" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E20">
-        <v>2608045740313</v>
+        <v>2608044087648</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
-        <v>4522</v>
+        <v>4521</v>
       </c>
       <c r="C21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" t="s">
         <v>30</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
-        <v>2608043569507</v>
+        <v>2608045740313</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
-        <v>4519</v>
+        <v>4522</v>
       </c>
       <c r="C22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D22" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E22">
-        <v>2608042862093</v>
+        <v>2608043569507</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
-        <v>4513</v>
+        <v>4519</v>
       </c>
       <c r="C23" t="s">
         <v>33</v>
       </c>
       <c r="D23" t="s">
         <v>34</v>
       </c>
       <c r="E23">
-        <v>2608044811925</v>
+        <v>2608042862093</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
-        <v>4516</v>
+        <v>4513</v>
       </c>
       <c r="C24" t="s">
         <v>35</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E24">
-        <v>2608047288890</v>
+        <v>2608044811925</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
-        <v>4515</v>
+        <v>4516</v>
       </c>
       <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" t="s">
         <v>36</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
-        <v>2608044374351</v>
+        <v>2608047288890</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
-        <v>4517</v>
+        <v>4515</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D26" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E26">
-        <v>2608046468110</v>
+        <v>2608044374351</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
-        <v>4518</v>
+        <v>4517</v>
       </c>
       <c r="C27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D27" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E27">
-        <v>2608045285447</v>
+        <v>2608046468110</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
-        <v>4510</v>
+        <v>4518</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D28" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E28">
-        <v>2608041195903</v>
+        <v>2608045285447</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
-        <v>4511</v>
+        <v>4510</v>
       </c>
       <c r="C29" t="s">
         <v>41</v>
       </c>
       <c r="D29" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E29">
-        <v>2608049075598</v>
+        <v>2608041195903</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>29</v>
       </c>
-      <c r="B30" t="s">
-        <v>42</v>
+      <c r="B30">
+        <v>4511</v>
       </c>
       <c r="C30" t="s">
         <v>43</v>
       </c>
       <c r="D30" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E30">
-        <v>2604242693206</v>
+        <v>2608049075598</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>30</v>
       </c>
-      <c r="B31">
-        <v>4509</v>
+      <c r="B31" t="s">
+        <v>44</v>
       </c>
       <c r="C31" t="s">
         <v>45</v>
       </c>
       <c r="D31" t="s">
         <v>46</v>
       </c>
       <c r="E31">
-        <v>2608049285985</v>
+        <v>2604242693206</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
-        <v>4506</v>
+        <v>4509</v>
       </c>
       <c r="C32" t="s">
         <v>47</v>
       </c>
       <c r="D32" t="s">
         <v>48</v>
       </c>
       <c r="E32">
-        <v>2608044935525</v>
+        <v>2608049285985</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
-        <v>4507</v>
+        <v>4506</v>
       </c>
       <c r="C33" t="s">
         <v>49</v>
       </c>
       <c r="D33" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E33">
-        <v>2608044120610</v>
+        <v>2608044935525</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
-        <v>4508</v>
+        <v>4507</v>
       </c>
       <c r="C34" t="s">
+        <v>51</v>
+      </c>
+      <c r="D34" t="s">
         <v>50</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34">
-        <v>2608049273887</v>
+        <v>2608044120610</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
-        <v>4500</v>
+        <v>4508</v>
       </c>
       <c r="C35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D35" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E35">
-        <v>2608041338600</v>
+        <v>2608049273887</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
-        <v>4501</v>
+        <v>4500</v>
       </c>
       <c r="C36" t="s">
         <v>53</v>
       </c>
       <c r="D36" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E36">
-        <v>2608048310804</v>
+        <v>2608041338600</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
-        <v>4502</v>
+        <v>4501</v>
       </c>
       <c r="C37" t="s">
+        <v>55</v>
+      </c>
+      <c r="D37" t="s">
         <v>54</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37">
-        <v>2608047573545</v>
+        <v>2608048310804</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
-        <v>4503</v>
+        <v>4502</v>
       </c>
       <c r="C38" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D38" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E38">
-        <v>2608047808810</v>
+        <v>2608047573545</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
-        <v>4504</v>
+        <v>4503</v>
       </c>
       <c r="C39" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="D39" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E39">
-        <v>2608045503595</v>
+        <v>2608047808810</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
-        <v>4505</v>
+        <v>4504</v>
       </c>
       <c r="C40" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="D40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E40">
-        <v>2608047141685</v>
+        <v>2608045503595</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
-        <v>4498</v>
+        <v>4505</v>
       </c>
       <c r="C41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D41" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E41">
-        <v>2608042220626</v>
+        <v>2608047141685</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
-        <v>4499</v>
+        <v>4498</v>
       </c>
       <c r="C42" t="s">
         <v>59</v>
       </c>
       <c r="D42" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E42">
-        <v>2608044928726</v>
+        <v>2608042220626</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
-        <v>4497</v>
+        <v>4499</v>
       </c>
       <c r="C43" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
       <c r="D43" t="s">
         <v>60</v>
       </c>
       <c r="E43">
-        <v>2604066562210</v>
+        <v>2608044928726</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
-        <v>4496</v>
+        <v>4497</v>
       </c>
       <c r="C44" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="D44" t="s">
         <v>62</v>
       </c>
       <c r="E44">
-        <v>2604067225315</v>
+        <v>2604066562210</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
-        <v>4494</v>
+        <v>4496</v>
       </c>
       <c r="C45" t="s">
         <v>63</v>
       </c>
       <c r="D45" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E45">
-        <v>2604062603269</v>
+        <v>2604067225315</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
-        <v>4492</v>
+        <v>4494</v>
       </c>
       <c r="C46" t="s">
+        <v>65</v>
+      </c>
+      <c r="D46" t="s">
         <v>64</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46">
-        <v>2604061439707</v>
+        <v>2604062603269</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
-        <v>4486</v>
+        <v>4492</v>
       </c>
       <c r="C47" t="s">
         <v>66</v>
       </c>
       <c r="D47" t="s">
         <v>67</v>
       </c>
       <c r="E47">
-        <v>2604062496788</v>
+        <v>2604061439707</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
-        <v>4485</v>
+        <v>4486</v>
       </c>
       <c r="C48" t="s">
         <v>68</v>
       </c>
       <c r="D48" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E48">
-        <v>2604062790320</v>
+        <v>2604062496788</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
-        <v>4484</v>
+        <v>4485</v>
       </c>
       <c r="C49" t="s">
+        <v>70</v>
+      </c>
+      <c r="D49" t="s">
         <v>69</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49">
-        <v>2604066843818</v>
+        <v>2604062790320</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
-        <v>4483</v>
+        <v>4484</v>
       </c>
       <c r="C50" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D50" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E50">
-        <v>2604064833371</v>
+        <v>2604066843818</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
-        <v>4482</v>
+        <v>4483</v>
       </c>
       <c r="C51" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D51" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E51">
-        <v>2604066296057</v>
+        <v>2604064833371</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
-        <v>4481</v>
+        <v>4482</v>
       </c>
       <c r="C52" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D52" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="E52">
-        <v>2604064908597</v>
+        <v>2604066296057</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
-        <v>4480</v>
+        <v>4481</v>
       </c>
       <c r="C53" t="s">
         <v>74</v>
       </c>
       <c r="D53" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E53">
-        <v>2604068693734</v>
+        <v>2604064908597</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
-        <v>4479</v>
+        <v>4480</v>
       </c>
       <c r="C54" t="s">
+        <v>76</v>
+      </c>
+      <c r="D54" t="s">
         <v>75</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54">
-        <v>2604065263129</v>
+        <v>2604068693734</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
-        <v>4478</v>
+        <v>4479</v>
       </c>
       <c r="C55" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D55" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E55">
-        <v>2604063893167</v>
+        <v>2604065263129</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
-        <v>4477</v>
+        <v>4478</v>
       </c>
       <c r="C56" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D56" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E56">
-        <v>2604066827519</v>
+        <v>2604063893167</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
-        <v>4476</v>
+        <v>4477</v>
       </c>
       <c r="C57" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D57" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E57">
-        <v>2604065599943</v>
+        <v>2604066827519</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
-        <v>4475</v>
+        <v>4476</v>
       </c>
       <c r="C58" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D58" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E58">
-        <v>2604067274859</v>
+        <v>2604065599943</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
-        <v>4474</v>
+        <v>4475</v>
       </c>
       <c r="C59" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D59" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E59">
-        <v>2604064512936</v>
+        <v>2604067274859</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
-        <v>4454</v>
+        <v>4474</v>
       </c>
       <c r="C60" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D60" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="E60">
-        <v>2601283226701</v>
+        <v>2604064512936</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
-        <v>4448</v>
+        <v>4454</v>
       </c>
       <c r="C61" t="s">
         <v>83</v>
       </c>
       <c r="D61" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E61">
-        <v>2601285943600</v>
+        <v>2601283226701</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
-        <v>4473</v>
+        <v>4448</v>
       </c>
       <c r="C62" t="s">
+        <v>85</v>
+      </c>
+      <c r="D62" t="s">
         <v>84</v>
       </c>
-      <c r="D62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62">
-        <v>2602039784176</v>
+        <v>2601285943600</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
-        <v>4472</v>
+        <v>4473</v>
       </c>
       <c r="C63" t="s">
         <v>86</v>
       </c>
       <c r="D63" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E63">
-        <v>2602039423459</v>
+        <v>2602039784176</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
-        <v>4471</v>
+        <v>4472</v>
       </c>
       <c r="C64" t="s">
+        <v>88</v>
+      </c>
+      <c r="D64" t="s">
         <v>87</v>
       </c>
-      <c r="D64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64">
-        <v>2602038212020</v>
+        <v>2602039423459</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
-        <v>4470</v>
+        <v>4471</v>
       </c>
       <c r="C65" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D65" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E65">
-        <v>2601284110106</v>
+        <v>2602038212020</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
-        <v>4469</v>
+        <v>4470</v>
       </c>
       <c r="C66" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D66" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E66">
-        <v>2601283578383</v>
+        <v>2601284110106</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
-        <v>4468</v>
+        <v>4469</v>
       </c>
       <c r="C67" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D67" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E67">
-        <v>2601284465954</v>
+        <v>2601283578383</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
-        <v>4467</v>
+        <v>4468</v>
       </c>
       <c r="C68" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D68" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E68">
-        <v>2601281676107</v>
+        <v>2601284465954</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
-        <v>4466</v>
+        <v>4467</v>
       </c>
       <c r="C69" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D69" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E69">
-        <v>2601288520291</v>
+        <v>2601281676107</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
-        <v>4465</v>
+        <v>4466</v>
       </c>
       <c r="C70" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D70" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E70">
-        <v>2601288780976</v>
+        <v>2601288520291</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
-        <v>4464</v>
+        <v>4465</v>
       </c>
       <c r="C71" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D71" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E71">
-        <v>2601287507548</v>
+        <v>2601288780976</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
-        <v>4463</v>
+        <v>4464</v>
       </c>
       <c r="C72" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D72" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E72">
-        <v>2601283434317</v>
+        <v>2601287507548</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
-        <v>4462</v>
+        <v>4463</v>
       </c>
       <c r="C73" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D73" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E73">
-        <v>2601288723445</v>
+        <v>2601283434317</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
-        <v>4461</v>
+        <v>4462</v>
       </c>
       <c r="C74" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D74" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E74">
-        <v>2601284523718</v>
+        <v>2601288723445</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>4460</v>
+        <v>4461</v>
       </c>
       <c r="C75" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D75" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E75">
-        <v>2601289533832</v>
+        <v>2601284523718</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
-        <v>4459</v>
+        <v>4460</v>
       </c>
       <c r="C76" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D76" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E76">
-        <v>2601285875193</v>
+        <v>2601289533832</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
-        <v>4458</v>
+        <v>4459</v>
       </c>
       <c r="C77" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D77" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E77">
-        <v>2601287329467</v>
+        <v>2601285875193</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
-        <v>4457</v>
+        <v>4458</v>
       </c>
       <c r="C78" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D78" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E78">
-        <v>2601286429588</v>
+        <v>2601287329467</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
-        <v>4456</v>
+        <v>4457</v>
       </c>
       <c r="C79" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D79" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E79">
-        <v>2601285080224</v>
+        <v>2601286429588</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
-        <v>4455</v>
+        <v>4456</v>
       </c>
       <c r="C80" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D80" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E80">
-        <v>2601287518828</v>
+        <v>2601285080224</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
-        <v>4473</v>
+        <v>4455</v>
       </c>
       <c r="C81" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D81" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E81">
-        <v>2601141756474</v>
+        <v>2601287518828</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
-        <v>4454</v>
+        <v>4473</v>
       </c>
       <c r="C82" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D82" t="s">
-        <v>106</v>
+        <v>87</v>
       </c>
       <c r="E82">
-        <v>2601141093411</v>
+        <v>2601141756474</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
-        <v>4453</v>
+        <v>4454</v>
       </c>
       <c r="C83" t="s">
         <v>107</v>
       </c>
       <c r="D83" t="s">
         <v>108</v>
       </c>
       <c r="E83">
-        <v>2601289135143</v>
+        <v>2601141093411</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
-        <v>4452</v>
+        <v>4453</v>
       </c>
       <c r="C84" t="s">
         <v>109</v>
       </c>
       <c r="D84" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E84">
-        <v>2601285210351</v>
+        <v>2601289135143</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>4452</v>
       </c>
       <c r="C85" t="s">
+        <v>111</v>
+      </c>
+      <c r="D85" t="s">
         <v>110</v>
       </c>
-      <c r="D85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E85">
-        <v>2512293863437</v>
+        <v>2601285210351</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
-        <v>4451</v>
+        <v>4452</v>
       </c>
       <c r="C86" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D86" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E86">
-        <v>2601284903780</v>
+        <v>2512293863437</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
-        <v>4450</v>
+        <v>4451</v>
       </c>
       <c r="C87" t="s">
         <v>113</v>
       </c>
       <c r="D87" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E87">
-        <v>2601284174020</v>
+        <v>2601284903780</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
-        <v>4449</v>
+        <v>4450</v>
       </c>
       <c r="C88" t="s">
+        <v>115</v>
+      </c>
+      <c r="D88" t="s">
         <v>114</v>
       </c>
-      <c r="D88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E88">
-        <v>2601283591733</v>
+        <v>2601284174020</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
-        <v>4447</v>
+        <v>4449</v>
       </c>
       <c r="C89" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D89" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E89">
-        <v>2601285889757</v>
+        <v>2601283591733</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
-        <v>4446</v>
+        <v>4447</v>
       </c>
       <c r="C90" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D90" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E90">
-        <v>2601289767991</v>
+        <v>2601285889757</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
-        <v>4445</v>
+        <v>4446</v>
       </c>
       <c r="C91" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D91" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E91">
-        <v>2601281558352</v>
+        <v>2601289767991</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
-        <v>4444</v>
+        <v>4445</v>
       </c>
       <c r="C92" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D92" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E92">
-        <v>2601285879759</v>
+        <v>2601281558352</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
-        <v>4443</v>
+        <v>4444</v>
       </c>
       <c r="C93" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D93" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="E93">
-        <v>2601286899505</v>
+        <v>2601285879759</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
-        <v>4442</v>
+        <v>4443</v>
       </c>
       <c r="C94" t="s">
         <v>121</v>
       </c>
       <c r="D94" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E94">
-        <v>2601285220603</v>
+        <v>2601286899505</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
-        <v>4441</v>
+        <v>4442</v>
       </c>
       <c r="C95" t="s">
+        <v>123</v>
+      </c>
+      <c r="D95" t="s">
         <v>122</v>
       </c>
-      <c r="D95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95">
-        <v>2601285656401</v>
+        <v>2601285220603</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
-        <v>4440</v>
+        <v>4441</v>
       </c>
       <c r="C96" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D96" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E96">
-        <v>2601286705529</v>
+        <v>2601285656401</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
-        <v>4439</v>
+        <v>4440</v>
       </c>
       <c r="C97" t="s">
         <v>125</v>
       </c>
       <c r="D97" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E97">
-        <v>2601286708795</v>
+        <v>2601286705529</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
-        <v>4438</v>
+        <v>4439</v>
       </c>
       <c r="C98" t="s">
+        <v>127</v>
+      </c>
+      <c r="D98" t="s">
         <v>126</v>
       </c>
-      <c r="D98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98">
-        <v>2601285395585</v>
+        <v>2601286708795</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
-        <v>4437</v>
+        <v>4438</v>
       </c>
       <c r="C99" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D99" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E99">
-        <v>2601285431891</v>
+        <v>2601285395585</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
-        <v>4436</v>
+        <v>4437</v>
       </c>
       <c r="C100" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D100" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E100">
-        <v>2601289921317</v>
+        <v>2601285431891</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
-        <v>4435</v>
+        <v>4436</v>
       </c>
       <c r="C101" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D101" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="E101">
-        <v>2601286837618</v>
+        <v>2601289921317</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
-        <v>4434</v>
+        <v>4435</v>
       </c>
       <c r="C102" t="s">
         <v>131</v>
       </c>
       <c r="D102" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E102">
-        <v>2601288038049</v>
+        <v>2601286837618</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
-        <v>4433</v>
+        <v>4434</v>
       </c>
       <c r="C103" t="s">
+        <v>133</v>
+      </c>
+      <c r="D103" t="s">
         <v>132</v>
       </c>
-      <c r="D103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E103">
-        <v>2601286194850</v>
+        <v>2601288038049</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
-        <v>4432</v>
+        <v>4433</v>
       </c>
       <c r="C104" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D104" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E104">
-        <v>2601282350281</v>
+        <v>2601286194850</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
-        <v>4431</v>
+        <v>4432</v>
       </c>
       <c r="C105" t="s">
         <v>135</v>
       </c>
       <c r="D105" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E105">
-        <v>2601284468810</v>
+        <v>2601282350281</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
-        <v>4430</v>
+        <v>4431</v>
       </c>
       <c r="C106" t="s">
+        <v>137</v>
+      </c>
+      <c r="D106" t="s">
         <v>136</v>
       </c>
-      <c r="D106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E106">
-        <v>2601286205041</v>
+        <v>2601284468810</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
-        <v>4429</v>
+        <v>4430</v>
       </c>
       <c r="C107" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D107" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E107">
-        <v>2601284771160</v>
+        <v>2601286205041</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
-        <v>4428</v>
+        <v>4429</v>
       </c>
       <c r="C108" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D108" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="E108">
-        <v>2601286857168</v>
+        <v>2601284771160</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
-        <v>4426</v>
+        <v>4428</v>
       </c>
       <c r="C109" t="s">
         <v>140</v>
       </c>
       <c r="D109" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E109">
-        <v>2601286853318</v>
+        <v>2601286857168</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
-        <v>4425</v>
+        <v>4426</v>
       </c>
       <c r="C110" t="s">
+        <v>142</v>
+      </c>
+      <c r="D110" t="s">
         <v>141</v>
       </c>
-      <c r="D110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110">
-        <v>2601285510348</v>
+        <v>2601286853318</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
-        <v>4424</v>
+        <v>4425</v>
       </c>
       <c r="C111" t="s">
-        <v>118</v>
+        <v>143</v>
       </c>
       <c r="D111" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E111">
-        <v>2601278199436</v>
+        <v>2601285510348</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
-        <v>4422</v>
+        <v>4424</v>
       </c>
       <c r="C112" t="s">
-        <v>142</v>
+        <v>120</v>
       </c>
       <c r="D112" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="E112">
-        <v>2601275997882</v>
+        <v>2601278199436</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
-        <v>4421</v>
+        <v>4422</v>
       </c>
       <c r="C113" t="s">
         <v>144</v>
       </c>
       <c r="D113" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E113">
-        <v>2601279183812</v>
+        <v>2601275997882</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
-        <v>4419</v>
+        <v>4421</v>
       </c>
       <c r="C114" t="s">
+        <v>146</v>
+      </c>
+      <c r="D114" t="s">
         <v>145</v>
       </c>
-      <c r="D114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114">
-        <v>2601274974620</v>
+        <v>2601279183812</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
-        <v>4418</v>
+        <v>4419</v>
       </c>
       <c r="C115" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D115" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E115">
-        <v>2601277407929</v>
+        <v>2601274974620</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
-        <v>4420</v>
+        <v>4418</v>
       </c>
       <c r="C116" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D116" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E116">
-        <v>2601086422610</v>
+        <v>2601277407929</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
-        <v>4423</v>
+        <v>4420</v>
       </c>
       <c r="C117" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D117" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E117">
-        <v>2601081429808</v>
+        <v>2601086422610</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
-        <v>4417</v>
+        <v>4423</v>
       </c>
       <c r="C118" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D118" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E118">
-        <v>2601272557462</v>
+        <v>2601081429808</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
-        <v>4416</v>
+        <v>4417</v>
       </c>
       <c r="C119" t="s">
         <v>151</v>
       </c>
       <c r="D119" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E119">
-        <v>2601266271674</v>
+        <v>2601272557462</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
-        <v>4415</v>
+        <v>4416</v>
       </c>
       <c r="C120" t="s">
+        <v>153</v>
+      </c>
+      <c r="D120" t="s">
         <v>152</v>
       </c>
-      <c r="D120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120">
-        <v>2601265920497</v>
+        <v>2601266271674</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
-        <v>4414</v>
+        <v>4415</v>
       </c>
       <c r="C121" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D121" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E121">
-        <v>2601267296929</v>
+        <v>2601265920497</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
-        <v>4413</v>
+        <v>4414</v>
       </c>
       <c r="C122" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D122" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E122">
-        <v>2601087469686</v>
+        <v>2601267296929</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
-        <v>4412</v>
+        <v>4413</v>
       </c>
       <c r="C123" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D123" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="E123">
-        <v>2601265051719</v>
+        <v>2601087469686</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
-        <v>4411</v>
+        <v>4412</v>
       </c>
       <c r="C124" t="s">
         <v>157</v>
       </c>
       <c r="D124" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E124">
-        <v>2601267364009</v>
+        <v>2601265051719</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
-        <v>4410</v>
+        <v>4411</v>
       </c>
       <c r="C125" t="s">
+        <v>159</v>
+      </c>
+      <c r="D125" t="s">
         <v>158</v>
       </c>
-      <c r="D125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125">
-        <v>2601264221139</v>
+        <v>2601267364009</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
-        <v>4409</v>
+        <v>4410</v>
       </c>
       <c r="C126" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D126" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E126">
-        <v>2601262689161</v>
+        <v>2601264221139</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
-        <v>4408</v>
+        <v>4409</v>
       </c>
       <c r="C127" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D127" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="E127">
-        <v>2601265250420</v>
+        <v>2601262689161</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
-        <v>4407</v>
+        <v>4408</v>
       </c>
       <c r="C128" t="s">
         <v>162</v>
       </c>
       <c r="D128" t="s">
         <v>163</v>
       </c>
       <c r="E128">
-        <v>2601264709125</v>
+        <v>2601265250420</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
-        <v>4406</v>
+        <v>4407</v>
       </c>
       <c r="C129" t="s">
         <v>164</v>
       </c>
       <c r="D129" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E129">
-        <v>2601264506456</v>
+        <v>2601264709125</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130">
-        <v>4405</v>
+        <v>4406</v>
       </c>
       <c r="C130" t="s">
+        <v>166</v>
+      </c>
+      <c r="D130" t="s">
         <v>165</v>
       </c>
-      <c r="D130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E130">
-        <v>2601264098025</v>
+        <v>2601264506456</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131">
-        <v>4404</v>
+        <v>4405</v>
       </c>
       <c r="C131" t="s">
         <v>167</v>
       </c>
       <c r="D131" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="E131">
-        <v>2601263628630</v>
+        <v>2601264098025</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132">
-        <v>4403</v>
+        <v>4404</v>
       </c>
       <c r="C132" t="s">
+        <v>169</v>
+      </c>
+      <c r="D132" t="s">
         <v>168</v>
       </c>
-      <c r="D132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132">
-        <v>2601268159044</v>
+        <v>2601263628630</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133">
-        <v>4402</v>
+        <v>4403</v>
       </c>
       <c r="C133" t="s">
         <v>170</v>
       </c>
       <c r="D133" t="s">
         <v>171</v>
       </c>
       <c r="E133">
-        <v>2601269168618</v>
+        <v>2601268159044</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134">
-        <v>4401</v>
+        <v>4402</v>
       </c>
       <c r="C134" t="s">
         <v>172</v>
       </c>
       <c r="D134" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E134">
-        <v>2601262561700</v>
+        <v>2601269168618</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135">
-        <v>4400</v>
+        <v>4401</v>
       </c>
       <c r="C135" t="s">
+        <v>174</v>
+      </c>
+      <c r="D135" t="s">
         <v>173</v>
       </c>
-      <c r="D135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135">
-        <v>2601266935922</v>
+        <v>2601262561700</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136">
-        <v>4399</v>
+        <v>4400</v>
       </c>
       <c r="C136" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D136" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E136">
-        <v>2601266772947</v>
+        <v>2601266935922</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137">
-        <v>4398</v>
+        <v>4399</v>
       </c>
       <c r="C137" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D137" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E137">
-        <v>2601264342550</v>
+        <v>2601266772947</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138">
-        <v>4397</v>
+        <v>4398</v>
       </c>
       <c r="C138" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D138" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E138">
-        <v>2601269153204</v>
+        <v>2601264342550</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139">
-        <v>4396</v>
+        <v>4397</v>
       </c>
       <c r="C139" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D139" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E139">
-        <v>2601269876996</v>
+        <v>2601269153204</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140">
-        <v>4395</v>
+        <v>4396</v>
       </c>
       <c r="C140" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D140" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="E140">
-        <v>2601266533831</v>
+        <v>2601269876996</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141">
-        <v>4394</v>
+        <v>4395</v>
       </c>
       <c r="C141" t="s">
         <v>180</v>
       </c>
       <c r="D141" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E141">
-        <v>2601263829548</v>
+        <v>2601266533831</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142">
-        <v>4393</v>
+        <v>4394</v>
       </c>
       <c r="C142" t="s">
-        <v>141</v>
+        <v>182</v>
       </c>
       <c r="D142" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E142">
-        <v>2601261973398</v>
+        <v>2601263829548</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143">
-        <v>4392</v>
+        <v>4393</v>
       </c>
       <c r="C143" t="s">
+        <v>143</v>
+      </c>
+      <c r="D143" t="s">
         <v>181</v>
       </c>
-      <c r="D143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E143">
-        <v>2601268027810</v>
+        <v>2601261973398</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144">
-        <v>4391</v>
+        <v>4392</v>
       </c>
       <c r="C144" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D144" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E144">
-        <v>2601269033931</v>
+        <v>2601268027810</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145">
-        <v>4390</v>
+        <v>4391</v>
       </c>
       <c r="C145" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D145" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E145">
-        <v>2601236158741</v>
+        <v>2601269033931</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146">
-        <v>4389</v>
+        <v>4390</v>
       </c>
       <c r="C146" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D146" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="E146">
-        <v>2601239742782</v>
+        <v>2601236158741</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147">
-        <v>4388</v>
+        <v>4389</v>
       </c>
       <c r="C147" t="s">
         <v>186</v>
       </c>
       <c r="D147" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E147">
-        <v>2601234313980</v>
+        <v>2601239742782</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148">
-        <v>4387</v>
+        <v>4388</v>
       </c>
       <c r="C148" t="s">
+        <v>188</v>
+      </c>
+      <c r="D148" t="s">
         <v>187</v>
       </c>
-      <c r="D148" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E148">
-        <v>2601237407433</v>
+        <v>2601234313980</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149">
-        <v>4386</v>
+        <v>4387</v>
       </c>
       <c r="C149" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D149" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="E149">
-        <v>2601234454361</v>
+        <v>2601237407433</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150">
-        <v>4385</v>
+        <v>4386</v>
       </c>
       <c r="C150" t="s">
-        <v>146</v>
+        <v>190</v>
       </c>
       <c r="D150" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E150">
-        <v>2601236080620</v>
+        <v>2601234454361</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151">
-        <v>4384</v>
+        <v>4385</v>
       </c>
       <c r="C151" t="s">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="D151" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E151">
-        <v>2601237594260</v>
+        <v>2601236080620</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152">
-        <v>4383</v>
+        <v>4384</v>
       </c>
       <c r="C152" t="s">
+        <v>192</v>
+      </c>
+      <c r="D152" t="s">
         <v>191</v>
       </c>
-      <c r="D152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E152">
-        <v>2601236451435</v>
+        <v>2601237594260</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153">
-        <v>4382</v>
+        <v>4383</v>
       </c>
       <c r="C153" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D153" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E153">
-        <v>2601235997182</v>
+        <v>2601236451435</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154">
-        <v>4380</v>
+        <v>4382</v>
       </c>
       <c r="C154" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D154" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E154">
-        <v>2601239391320</v>
+        <v>2601235997182</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155">
-        <v>4379</v>
+        <v>4380</v>
       </c>
       <c r="C155" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D155" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E155">
-        <v>2601236373555</v>
+        <v>2601239391320</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156">
-        <v>4377</v>
+        <v>4379</v>
       </c>
       <c r="C156" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D156" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E156">
-        <v>2601239557224</v>
+        <v>2601236373555</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157">
-        <v>4378</v>
+        <v>4377</v>
       </c>
       <c r="C157" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D157" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E157">
-        <v>2601231954295</v>
+        <v>2601239557224</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158">
-        <v>4380</v>
+        <v>4378</v>
       </c>
       <c r="C158" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D158" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E158">
-        <v>2601148369663</v>
+        <v>2601231954295</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159">
-        <v>4376</v>
+        <v>4380</v>
       </c>
       <c r="C159" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D159" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="E159">
-        <v>2601239456880</v>
+        <v>2601148369663</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160">
-        <v>4375</v>
+        <v>4376</v>
       </c>
       <c r="C160" t="s">
         <v>200</v>
       </c>
       <c r="D160" t="s">
         <v>201</v>
       </c>
       <c r="E160">
-        <v>2601235375805</v>
+        <v>2601239456880</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161">
-        <v>4374</v>
+        <v>4375</v>
       </c>
       <c r="C161" t="s">
         <v>202</v>
       </c>
       <c r="D161" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E161">
-        <v>2601235015248</v>
+        <v>2601235375805</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162">
-        <v>4373</v>
+        <v>4374</v>
       </c>
       <c r="C162" t="s">
+        <v>204</v>
+      </c>
+      <c r="D162" t="s">
         <v>203</v>
       </c>
-      <c r="D162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E162">
-        <v>2601238506826</v>
+        <v>2601235015248</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163">
-        <v>4372</v>
+        <v>4373</v>
       </c>
       <c r="C163" t="s">
         <v>205</v>
       </c>
       <c r="D163" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E163">
-        <v>2601237182598</v>
+        <v>2601238506826</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164">
-        <v>4371</v>
+        <v>4372</v>
       </c>
       <c r="C164" t="s">
+        <v>207</v>
+      </c>
+      <c r="D164" t="s">
         <v>206</v>
       </c>
-      <c r="D164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E164">
-        <v>2601234302069</v>
+        <v>2601237182598</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165">
-        <v>4370</v>
+        <v>4371</v>
       </c>
       <c r="C165" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D165" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E165">
-        <v>2601215219766</v>
+        <v>2601234302069</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166">
-        <v>4369</v>
+        <v>4370</v>
       </c>
       <c r="C166" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D166" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E166">
-        <v>2601212314605</v>
+        <v>2601215219766</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167">
-        <v>4368</v>
+        <v>4369</v>
       </c>
       <c r="C167" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D167" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E167">
-        <v>2601219496160</v>
+        <v>2601212314605</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168">
-        <v>4367</v>
+        <v>4368</v>
       </c>
       <c r="C168" t="s">
         <v>211</v>
       </c>
       <c r="D168" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E168">
-        <v>2601212975892</v>
+        <v>2601219496160</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169">
-        <v>4366</v>
+        <v>4367</v>
       </c>
       <c r="C169" t="s">
+        <v>213</v>
+      </c>
+      <c r="D169" t="s">
         <v>212</v>
       </c>
-      <c r="D169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E169">
-        <v>2601215922840</v>
+        <v>2601212975892</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170">
-        <v>4365</v>
+        <v>4366</v>
       </c>
       <c r="C170" t="s">
         <v>214</v>
       </c>
       <c r="D170" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E170">
-        <v>2601212268731</v>
+        <v>2601215922840</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171">
-        <v>4364</v>
+        <v>4365</v>
       </c>
       <c r="C171" t="s">
+        <v>216</v>
+      </c>
+      <c r="D171" t="s">
         <v>215</v>
       </c>
-      <c r="D171" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E171">
-        <v>2601216946197</v>
+        <v>2601212268731</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172">
-        <v>4363</v>
+        <v>4364</v>
       </c>
       <c r="C172" t="s">
         <v>217</v>
       </c>
       <c r="D172" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E172">
-        <v>2601216691937</v>
+        <v>2601216946197</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173">
-        <v>4362</v>
+        <v>4363</v>
       </c>
       <c r="C173" t="s">
+        <v>219</v>
+      </c>
+      <c r="D173" t="s">
         <v>218</v>
       </c>
-      <c r="D173" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E173">
-        <v>2601214425072</v>
+        <v>2601216691937</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174">
-        <v>4361</v>
+        <v>4362</v>
       </c>
       <c r="C174" t="s">
         <v>220</v>
       </c>
       <c r="D174" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E174">
-        <v>2601211392708</v>
+        <v>2601214425072</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175">
-        <v>4360</v>
+        <v>4361</v>
       </c>
       <c r="C175" t="s">
+        <v>222</v>
+      </c>
+      <c r="D175" t="s">
         <v>221</v>
       </c>
-      <c r="D175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E175">
-        <v>2601212918253</v>
+        <v>2601211392708</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176">
-        <v>4359</v>
+        <v>4360</v>
       </c>
       <c r="C176" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D176" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E176">
-        <v>2601213673976</v>
+        <v>2601212918253</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177">
-        <v>4358</v>
+        <v>4359</v>
       </c>
       <c r="C177" t="s">
         <v>224</v>
       </c>
       <c r="D177" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E177">
-        <v>2601216082883</v>
+        <v>2601213673976</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178">
-        <v>4357</v>
+        <v>4358</v>
       </c>
       <c r="C178" t="s">
+        <v>226</v>
+      </c>
+      <c r="D178" t="s">
         <v>225</v>
       </c>
-      <c r="D178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E178">
-        <v>2601214619478</v>
+        <v>2601216082883</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179">
-        <v>4356</v>
+        <v>4357</v>
       </c>
       <c r="C179" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D179" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E179">
-        <v>2601213857146</v>
+        <v>2601214619478</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180">
-        <v>4355</v>
+        <v>4356</v>
       </c>
       <c r="C180" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D180" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E180">
-        <v>2601217763033</v>
+        <v>2601213857146</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181">
-        <v>4354</v>
+        <v>4355</v>
       </c>
       <c r="C181" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D181" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E181">
-        <v>2601218502817</v>
+        <v>2601217763033</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182">
-        <v>4353</v>
+        <v>4354</v>
       </c>
       <c r="C182" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D182" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="E182">
-        <v>2601219807509</v>
+        <v>2601218502817</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183">
-        <v>4352</v>
+        <v>4353</v>
       </c>
       <c r="C183" t="s">
         <v>231</v>
       </c>
       <c r="D183" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E183">
-        <v>2601217332638</v>
+        <v>2601219807509</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184">
-        <v>4351</v>
+        <v>4352</v>
       </c>
       <c r="C184" t="s">
+        <v>233</v>
+      </c>
+      <c r="D184" t="s">
         <v>232</v>
       </c>
-      <c r="D184" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E184">
-        <v>2601218364041</v>
+        <v>2601217332638</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185">
-        <v>4350</v>
+        <v>4351</v>
       </c>
       <c r="C185" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D185" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E185">
-        <v>2601219678876</v>
+        <v>2601218364041</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186">
-        <v>4349</v>
+        <v>4350</v>
       </c>
       <c r="C186" t="s">
         <v>235</v>
       </c>
       <c r="D186" t="s">
         <v>236</v>
       </c>
       <c r="E186">
-        <v>2601217243913</v>
+        <v>2601219678876</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187">
-        <v>4348</v>
+        <v>4349</v>
       </c>
       <c r="C187" t="s">
-        <v>174</v>
+        <v>237</v>
       </c>
       <c r="D187" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E187">
-        <v>2601212818964</v>
+        <v>2601217243913</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188">
-        <v>4347</v>
+        <v>4348</v>
       </c>
       <c r="C188" t="s">
-        <v>237</v>
+        <v>176</v>
       </c>
       <c r="D188" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E188">
-        <v>2601216159093</v>
+        <v>2601212818964</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189">
-        <v>4346</v>
+        <v>4347</v>
       </c>
       <c r="C189" t="s">
+        <v>239</v>
+      </c>
+      <c r="D189" t="s">
         <v>238</v>
       </c>
-      <c r="D189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E189">
-        <v>2601215761827</v>
+        <v>2601216159093</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190">
-        <v>4345</v>
+        <v>4346</v>
       </c>
       <c r="C190" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D190" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E190">
-        <v>2601214956858</v>
+        <v>2601215761827</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191">
-        <v>4349</v>
+        <v>4345</v>
       </c>
       <c r="C191" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D191" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E191">
-        <v>2505279383698</v>
+        <v>2601214956858</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192">
-        <v>4348</v>
+        <v>4349</v>
       </c>
       <c r="C192" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D192" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E192">
-        <v>2505279016607</v>
+        <v>2505279383698</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193">
-        <v>4347</v>
+        <v>4348</v>
       </c>
       <c r="C193" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D193" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E193">
-        <v>2505274619862</v>
+        <v>2505279016607</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194">
-        <v>4346</v>
+        <v>4347</v>
       </c>
       <c r="C194" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D194" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E194">
-        <v>2505277929745</v>
+        <v>2505274619862</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195">
-        <v>4344</v>
+        <v>4346</v>
       </c>
       <c r="C195" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D195" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="E195">
-        <v>2601219472240</v>
+        <v>2505277929745</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196">
-        <v>4343</v>
+        <v>4344</v>
       </c>
       <c r="C196" t="s">
         <v>246</v>
       </c>
       <c r="D196" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E196">
-        <v>2601211297414</v>
+        <v>2601219472240</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197">
-        <v>4342</v>
+        <v>4343</v>
       </c>
       <c r="C197" t="s">
+        <v>248</v>
+      </c>
+      <c r="D197" t="s">
         <v>247</v>
       </c>
-      <c r="D197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E197">
-        <v>2601212802413</v>
+        <v>2601211297414</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198">
-        <v>4344</v>
+        <v>4342</v>
       </c>
       <c r="C198" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D198" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E198">
-        <v>2505273016480</v>
+        <v>2601212802413</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199">
-        <v>4343</v>
+        <v>4344</v>
       </c>
       <c r="C199" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D199" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E199">
-        <v>2505278279463</v>
+        <v>2505273016480</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200">
         <v>199</v>
       </c>
-      <c r="B200" t="s">
-        <v>42</v>
+      <c r="B200">
+        <v>4343</v>
       </c>
       <c r="C200" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D200" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="E200">
-        <v>2504104454429</v>
+        <v>2505278279463</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201">
         <v>200</v>
       </c>
-      <c r="B201">
-        <v>4341</v>
+      <c r="B201" t="s">
+        <v>44</v>
       </c>
       <c r="C201" t="s">
         <v>252</v>
       </c>
       <c r="D201" t="s">
         <v>253</v>
       </c>
       <c r="E201">
-        <v>2601217153693</v>
+        <v>2504104454429</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202">
-        <v>4340</v>
+        <v>4341</v>
       </c>
       <c r="C202" t="s">
         <v>254</v>
       </c>
       <c r="D202" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E202">
-        <v>2601211304114</v>
+        <v>2601217153693</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203">
-        <v>4339</v>
+        <v>4340</v>
       </c>
       <c r="C203" t="s">
+        <v>256</v>
+      </c>
+      <c r="D203" t="s">
         <v>255</v>
       </c>
-      <c r="D203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E203">
-        <v>2601213416840</v>
+        <v>2601211304114</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204">
-        <v>4338</v>
+        <v>4339</v>
       </c>
       <c r="C204" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D204" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E204">
-        <v>2601215682667</v>
+        <v>2601213416840</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205">
-        <v>4337</v>
+        <v>4338</v>
       </c>
       <c r="C205" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D205" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E205">
-        <v>2601212002147</v>
+        <v>2601215682667</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206">
-        <v>4336</v>
+        <v>4337</v>
       </c>
       <c r="C206" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D206" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E206">
-        <v>2601217453780</v>
+        <v>2601212002147</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207">
-        <v>4342</v>
+        <v>4336</v>
       </c>
       <c r="C207" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D207" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E207">
-        <v>2505275238544</v>
+        <v>2601217453780</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208">
-        <v>4341</v>
+        <v>4342</v>
       </c>
       <c r="C208" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D208" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E208">
-        <v>2505275994982</v>
+        <v>2505275238544</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209">
-        <v>4340</v>
+        <v>4341</v>
       </c>
       <c r="C209" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D209" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E209">
-        <v>2505279843723</v>
+        <v>2505275994982</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210">
-        <v>4339</v>
+        <v>4340</v>
       </c>
       <c r="C210" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D210" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E210">
-        <v>2505279252575</v>
+        <v>2505279843723</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211">
-        <v>4338</v>
+        <v>4339</v>
       </c>
       <c r="C211" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D211" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E211">
-        <v>2505273582175</v>
+        <v>2505279252575</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212">
-        <v>4337</v>
+        <v>4338</v>
       </c>
       <c r="C212" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D212" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E212">
-        <v>2505272680522</v>
+        <v>2505273582175</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213">
-        <v>4336</v>
+        <v>4337</v>
       </c>
       <c r="C213" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D213" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="E213">
-        <v>2505274804081</v>
+        <v>2505272680522</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214">
-        <v>4335</v>
+        <v>4336</v>
       </c>
       <c r="C214" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D214" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="E214">
-        <v>2601218375260</v>
+        <v>2505274804081</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215">
         <v>4335</v>
       </c>
       <c r="C215" t="s">
         <v>268</v>
       </c>
       <c r="D215" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E215">
-        <v>2505052572759</v>
+        <v>2601218375260</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216">
-        <v>4334</v>
+        <v>4335</v>
       </c>
       <c r="C216" t="s">
+        <v>270</v>
+      </c>
+      <c r="D216" t="s">
         <v>269</v>
       </c>
-      <c r="D216" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E216">
-        <v>2601216644523</v>
+        <v>2505052572759</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217">
-        <v>4333</v>
+        <v>4334</v>
       </c>
       <c r="C217" t="s">
         <v>271</v>
       </c>
       <c r="D217" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E217">
-        <v>2601211137705</v>
+        <v>2601216644523</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218">
-        <v>4334</v>
+        <v>4333</v>
       </c>
       <c r="C218" t="s">
+        <v>273</v>
+      </c>
+      <c r="D218" t="s">
         <v>272</v>
       </c>
-      <c r="D218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E218">
-        <v>2505051993145</v>
+        <v>2601211137705</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219">
-        <v>4333</v>
+        <v>4334</v>
       </c>
       <c r="C219" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D219" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E219">
-        <v>2505056138994</v>
+        <v>2505051993145</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220">
-        <v>4332</v>
+        <v>4333</v>
       </c>
       <c r="C220" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D220" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="E220">
-        <v>2601213083836</v>
+        <v>2505056138994</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221">
-        <v>4331</v>
+        <v>4332</v>
       </c>
       <c r="C221" t="s">
         <v>276</v>
       </c>
       <c r="D221" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E221">
-        <v>2601211152042</v>
+        <v>2601213083836</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222">
-        <v>4330</v>
+        <v>4331</v>
       </c>
       <c r="C222" t="s">
+        <v>278</v>
+      </c>
+      <c r="D222" t="s">
         <v>277</v>
       </c>
-      <c r="D222" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E222">
-        <v>2601213247339</v>
+        <v>2601211152042</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223">
-        <v>4329</v>
+        <v>4330</v>
       </c>
       <c r="C223" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D223" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E223">
-        <v>2601219945159</v>
+        <v>2601213247339</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224">
-        <v>4328</v>
+        <v>4329</v>
       </c>
       <c r="C224" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D224" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E224">
-        <v>2601216632664</v>
+        <v>2601219945159</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225">
-        <v>4327</v>
+        <v>4328</v>
       </c>
       <c r="C225" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D225" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E225">
-        <v>2601212528340</v>
+        <v>2601216632664</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226">
-        <v>4332</v>
+        <v>4327</v>
       </c>
       <c r="C226" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="D226" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E226">
-        <v>2505051047388</v>
+        <v>2601212528340</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227">
-        <v>4331</v>
+        <v>4332</v>
       </c>
       <c r="C227" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="D227" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E227">
-        <v>2505058137404</v>
+        <v>2505051047388</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228">
-        <v>4330</v>
+        <v>4331</v>
       </c>
       <c r="C228" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D228" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E228">
-        <v>2505058461645</v>
+        <v>2505058137404</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229">
-        <v>4329</v>
+        <v>4330</v>
       </c>
       <c r="C229" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D229" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E229">
-        <v>2505059099202</v>
+        <v>2505058461645</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230">
-        <v>4328</v>
+        <v>4329</v>
       </c>
       <c r="C230" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D230" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E230">
-        <v>2505058647497</v>
+        <v>2505059099202</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231">
-        <v>4327</v>
+        <v>4328</v>
       </c>
       <c r="C231" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D231" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E231">
-        <v>2505059262823</v>
+        <v>2505058647497</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232">
-        <v>4326</v>
+        <v>4327</v>
       </c>
       <c r="C232" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D232" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="E232">
-        <v>2601212484731</v>
+        <v>2505059262823</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233">
-        <v>4325</v>
+        <v>4326</v>
       </c>
       <c r="C233" t="s">
         <v>288</v>
       </c>
       <c r="D233" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E233">
-        <v>2601218109499</v>
+        <v>2601212484731</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234">
-        <v>4324</v>
+        <v>4325</v>
       </c>
       <c r="C234" t="s">
+        <v>290</v>
+      </c>
+      <c r="D234" t="s">
         <v>289</v>
       </c>
-      <c r="D234" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E234">
-        <v>2601218701694</v>
+        <v>2601218109499</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235">
-        <v>4323</v>
+        <v>4324</v>
       </c>
       <c r="C235" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D235" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E235">
-        <v>2601217436275</v>
+        <v>2601218701694</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236">
-        <v>4322</v>
+        <v>4323</v>
       </c>
       <c r="C236" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D236" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E236">
-        <v>2601218040294</v>
+        <v>2601217436275</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237">
-        <v>4321</v>
+        <v>4322</v>
       </c>
       <c r="C237" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D237" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E237">
-        <v>2601216806497</v>
+        <v>2601218040294</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238">
-        <v>4326</v>
+        <v>4321</v>
       </c>
       <c r="C238" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D238" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E238">
-        <v>2505055181770</v>
+        <v>2601216806497</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239">
-        <v>4325</v>
+        <v>4326</v>
       </c>
       <c r="C239" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D239" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E239">
-        <v>2505059127472</v>
+        <v>2505055181770</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240">
-        <v>4324</v>
+        <v>4325</v>
       </c>
       <c r="C240" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D240" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E240">
-        <v>2505057476960</v>
+        <v>2505059127472</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241">
-        <v>4323</v>
+        <v>4324</v>
       </c>
       <c r="C241" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D241" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E241">
-        <v>2505053794545</v>
+        <v>2505057476960</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242">
-        <v>4322</v>
+        <v>4323</v>
       </c>
       <c r="C242" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D242" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E242">
-        <v>2505055030213</v>
+        <v>2505053794545</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243">
-        <v>4321</v>
+        <v>4322</v>
       </c>
       <c r="C243" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D243" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E243">
-        <v>2505052791039</v>
+        <v>2505055030213</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244">
-        <v>4320</v>
+        <v>4321</v>
       </c>
       <c r="C244" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D244" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="E244">
-        <v>2601215220882</v>
+        <v>2505052791039</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245">
-        <v>4319</v>
+        <v>4320</v>
       </c>
       <c r="C245" t="s">
-        <v>87</v>
+        <v>301</v>
       </c>
       <c r="D245" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E245">
-        <v>2601213669102</v>
+        <v>2601215220882</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246">
-        <v>4320</v>
+        <v>4319</v>
       </c>
       <c r="C246" t="s">
-        <v>299</v>
+        <v>89</v>
       </c>
       <c r="D246" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E246">
-        <v>2505056464927</v>
+        <v>2601213669102</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247">
-        <v>4319</v>
+        <v>4320</v>
       </c>
       <c r="C247" t="s">
         <v>301</v>
       </c>
       <c r="D247" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E247">
-        <v>2505058537065</v>
+        <v>2505056464927</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248">
-        <v>4318</v>
+        <v>4319</v>
       </c>
       <c r="C248" t="s">
+        <v>303</v>
+      </c>
+      <c r="D248" t="s">
         <v>302</v>
       </c>
-      <c r="D248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E248">
-        <v>2601219007819</v>
+        <v>2505058537065</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="C249" t="s">
         <v>304</v>
       </c>
       <c r="D249" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E249">
-        <v>2601219519342</v>
+        <v>2601219007819</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250">
-        <v>4316</v>
+        <v>4317</v>
       </c>
       <c r="C250" t="s">
+        <v>306</v>
+      </c>
+      <c r="D250" t="s">
         <v>305</v>
       </c>
-      <c r="D250" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E250">
-        <v>2601217772752</v>
+        <v>2601219519342</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251">
         <v>4316</v>
       </c>
       <c r="C251" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D251" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E251">
-        <v>2505278536399</v>
+        <v>2601217772752</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252">
-        <v>4318</v>
+        <v>4316</v>
       </c>
       <c r="C252" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D252" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E252">
-        <v>2505059573581</v>
+        <v>2505278536399</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253">
-        <v>4317</v>
+        <v>4318</v>
       </c>
       <c r="C253" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D253" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E253">
-        <v>2505055061233</v>
+        <v>2505059573581</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254">
-        <v>4299</v>
+        <v>4317</v>
       </c>
       <c r="C254" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D254" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="E254">
-        <v>2505054385071</v>
+        <v>2505055061233</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255">
         <v>254</v>
       </c>
-      <c r="B255" t="s">
+      <c r="B255">
+        <v>4299</v>
+      </c>
+      <c r="C255" t="s">
         <v>311</v>
       </c>
-      <c r="C255" t="s">
+      <c r="D255" t="s">
         <v>312</v>
       </c>
-      <c r="D255" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E255">
-        <v>2502256545498</v>
+        <v>2505054385071</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
         <v>313</v>
       </c>
       <c r="C256" t="s">
         <v>314</v>
       </c>
       <c r="D256" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E256">
-        <v>2502252484405</v>
+        <v>2502256545498</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
         <v>315</v>
       </c>
       <c r="C257" t="s">
         <v>316</v>
       </c>
       <c r="D257" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E257">
-        <v>2502256107832</v>
+        <v>2502252484405</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>317</v>
       </c>
       <c r="C258" t="s">
         <v>318</v>
       </c>
       <c r="D258" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E258">
-        <v>2502256261970</v>
+        <v>2502256107832</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>319</v>
       </c>
       <c r="C259" t="s">
         <v>320</v>
       </c>
       <c r="D259" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E259">
-        <v>2502252033527</v>
+        <v>2502256261970</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>321</v>
       </c>
       <c r="C260" t="s">
         <v>322</v>
       </c>
       <c r="D260" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E260">
-        <v>2502251563930</v>
+        <v>2502252033527</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>323</v>
       </c>
       <c r="C261" t="s">
         <v>324</v>
       </c>
       <c r="D261" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E261">
-        <v>2502257921332</v>
+        <v>2502251563930</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>325</v>
       </c>
       <c r="C262" t="s">
         <v>326</v>
       </c>
       <c r="D262" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E262">
-        <v>2502256897808</v>
+        <v>2502257921332</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>327</v>
       </c>
       <c r="C263" t="s">
         <v>328</v>
       </c>
       <c r="D263" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E263">
-        <v>2502257743875</v>
+        <v>2502256897808</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
         <v>329</v>
       </c>
       <c r="C264" t="s">
         <v>330</v>
       </c>
       <c r="D264" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E264">
-        <v>2502254492474</v>
+        <v>2502257743875</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>331</v>
       </c>
       <c r="C265" t="s">
         <v>332</v>
       </c>
       <c r="D265" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E265">
-        <v>2502258012578</v>
+        <v>2502254492474</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
         <v>333</v>
       </c>
       <c r="C266" t="s">
         <v>334</v>
       </c>
       <c r="D266" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E266">
-        <v>2502256957384</v>
+        <v>2502258012578</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>335</v>
       </c>
       <c r="C267" t="s">
         <v>336</v>
       </c>
       <c r="D267" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E267">
-        <v>2502259898687</v>
+        <v>2502256957384</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>337</v>
       </c>
       <c r="C268" t="s">
         <v>338</v>
       </c>
       <c r="D268" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E268">
-        <v>2502259317143</v>
+        <v>2502259898687</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
         <v>339</v>
       </c>
       <c r="C269" t="s">
         <v>340</v>
       </c>
       <c r="D269" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E269">
-        <v>2502251248041</v>
+        <v>2502259317143</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
         <v>341</v>
       </c>
       <c r="C270" t="s">
         <v>342</v>
       </c>
       <c r="D270" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E270">
-        <v>2502256364015</v>
+        <v>2502251248041</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>343</v>
       </c>
       <c r="C271" t="s">
         <v>344</v>
       </c>
       <c r="D271" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E271">
-        <v>2502255904708</v>
+        <v>2502256364015</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>345</v>
       </c>
       <c r="C272" t="s">
         <v>346</v>
       </c>
       <c r="D272" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E272">
-        <v>2502244430474</v>
+        <v>2502255904708</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>347</v>
       </c>
       <c r="C273" t="s">
         <v>348</v>
       </c>
       <c r="D273" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E273">
-        <v>2502241003257</v>
+        <v>2502244430474</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
         <v>349</v>
       </c>
       <c r="C274" t="s">
         <v>350</v>
       </c>
       <c r="D274" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E274">
-        <v>2502248836976</v>
+        <v>2502241003257</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
         <v>351</v>
       </c>
       <c r="C275" t="s">
         <v>352</v>
       </c>
       <c r="D275" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E275">
-        <v>2502244626157</v>
+        <v>2502248836976</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
         <v>353</v>
       </c>
       <c r="C276" t="s">
         <v>354</v>
       </c>
       <c r="D276" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E276">
-        <v>2502242861223</v>
+        <v>2502244626157</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>355</v>
       </c>
       <c r="C277" t="s">
         <v>356</v>
       </c>
       <c r="D277" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E277">
-        <v>2502245521667</v>
+        <v>2502242861223</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>357</v>
       </c>
       <c r="C278" t="s">
         <v>358</v>
       </c>
       <c r="D278" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E278">
-        <v>2502241836990</v>
+        <v>2502245521667</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>359</v>
       </c>
       <c r="C279" t="s">
         <v>360</v>
       </c>
       <c r="D279" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E279">
-        <v>2502245254107</v>
+        <v>2502241836990</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
         <v>361</v>
       </c>
       <c r="C280" t="s">
         <v>362</v>
       </c>
       <c r="D280" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E280">
-        <v>2502241527290</v>
+        <v>2502245254107</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>363</v>
       </c>
       <c r="C281" t="s">
         <v>364</v>
       </c>
       <c r="D281" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E281">
-        <v>2502242220691</v>
+        <v>2502241527290</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>365</v>
       </c>
       <c r="C282" t="s">
         <v>366</v>
       </c>
       <c r="D282" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E282">
-        <v>2502247952694</v>
+        <v>2502242220691</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>367</v>
       </c>
       <c r="C283" t="s">
         <v>368</v>
       </c>
       <c r="D283" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E283">
-        <v>2502242609685</v>
+        <v>2502247952694</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
         <v>369</v>
       </c>
       <c r="C284" t="s">
         <v>370</v>
       </c>
       <c r="D284" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E284">
-        <v>2502245781234</v>
+        <v>2502242609685</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
         <v>371</v>
       </c>
       <c r="C285" t="s">
         <v>372</v>
       </c>
       <c r="D285" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E285">
-        <v>2502249420979</v>
+        <v>2502245781234</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
         <v>373</v>
       </c>
       <c r="C286" t="s">
         <v>374</v>
       </c>
       <c r="D286" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E286">
-        <v>2502245722427</v>
+        <v>2502249420979</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
         <v>375</v>
       </c>
       <c r="C287" t="s">
         <v>376</v>
       </c>
       <c r="D287" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E287">
-        <v>2502245441858</v>
+        <v>2502245722427</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
         <v>377</v>
       </c>
       <c r="C288" t="s">
         <v>378</v>
       </c>
       <c r="D288" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E288">
-        <v>2502242429042</v>
+        <v>2502245441858</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
         <v>379</v>
       </c>
       <c r="C289" t="s">
         <v>380</v>
       </c>
       <c r="D289" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E289">
-        <v>2502241233929</v>
+        <v>2502242429042</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290">
         <v>289</v>
       </c>
-      <c r="B290">
-        <v>4297</v>
+      <c r="B290" t="s">
+        <v>381</v>
       </c>
       <c r="C290" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D290" t="s">
-        <v>382</v>
+        <v>312</v>
       </c>
       <c r="E290">
-        <v>2501292429687</v>
+        <v>2502241233929</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291">
-        <v>4244</v>
+        <v>4297</v>
       </c>
       <c r="C291" t="s">
         <v>383</v>
       </c>
       <c r="D291" t="s">
         <v>384</v>
       </c>
       <c r="E291">
-        <v>2501295472250</v>
+        <v>2501292429687</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292">
-        <v>4216</v>
+        <v>4244</v>
       </c>
       <c r="C292" t="s">
         <v>385</v>
       </c>
       <c r="D292" t="s">
         <v>386</v>
       </c>
       <c r="E292">
-        <v>2405157946283</v>
+        <v>2501295472250</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293">
-        <v>4186</v>
+        <v>4216</v>
       </c>
       <c r="C293" t="s">
         <v>387</v>
       </c>
       <c r="D293" t="s">
         <v>388</v>
       </c>
       <c r="E293">
-        <v>2401174613156</v>
+        <v>2405157946283</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294">
-        <v>4185</v>
+        <v>4186</v>
       </c>
       <c r="C294" t="s">
         <v>389</v>
       </c>
       <c r="D294" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E294">
-        <v>2401176740057</v>
+        <v>2401174613156</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295">
-        <v>4181</v>
+        <v>4185</v>
       </c>
       <c r="C295" t="s">
+        <v>391</v>
+      </c>
+      <c r="D295" t="s">
         <v>390</v>
       </c>
-      <c r="D295" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E295">
-        <v>2401172667774</v>
+        <v>2401176740057</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296">
-        <v>4165</v>
+        <v>4181</v>
       </c>
       <c r="C296" t="s">
         <v>392</v>
       </c>
       <c r="D296" t="s">
         <v>393</v>
       </c>
       <c r="E296">
-        <v>2505059406603</v>
+        <v>2401172667774</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297">
-        <v>4158</v>
+        <v>4165</v>
       </c>
       <c r="C297" t="s">
         <v>394</v>
       </c>
       <c r="D297" t="s">
         <v>395</v>
       </c>
       <c r="E297">
-        <v>2505053157472</v>
+        <v>2505059406603</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298">
-        <v>4151</v>
+        <v>4158</v>
       </c>
       <c r="C298" t="s">
         <v>396</v>
       </c>
       <c r="D298" t="s">
         <v>397</v>
       </c>
       <c r="E298">
-        <v>2505053743251</v>
+        <v>2505053157472</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299">
-        <v>4147</v>
+        <v>4151</v>
       </c>
       <c r="C299" t="s">
         <v>398</v>
       </c>
       <c r="D299" t="s">
         <v>399</v>
       </c>
       <c r="E299">
-        <v>2405099123466</v>
+        <v>2505053743251</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300">
-        <v>4146</v>
+        <v>4147</v>
       </c>
       <c r="C300" t="s">
         <v>400</v>
       </c>
       <c r="D300" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E300">
-        <v>2405091869942</v>
+        <v>2405099123466</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301">
-        <v>4145</v>
+        <v>4146</v>
       </c>
       <c r="C301" t="s">
+        <v>402</v>
+      </c>
+      <c r="D301" t="s">
         <v>401</v>
       </c>
-      <c r="D301" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E301">
-        <v>2402164141918</v>
+        <v>2405091869942</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302">
-        <v>4144</v>
+        <v>4145</v>
       </c>
       <c r="C302" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D302" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E302">
-        <v>2402157335892</v>
+        <v>2402164141918</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303">
-        <v>4143</v>
+        <v>4144</v>
       </c>
       <c r="C303" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D303" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E303">
-        <v>2402095456863</v>
+        <v>2402157335892</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304">
-        <v>4142</v>
+        <v>4143</v>
       </c>
       <c r="C304" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D304" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E304">
-        <v>2402096373940</v>
+        <v>2402095456863</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305">
-        <v>4141</v>
+        <v>4142</v>
       </c>
       <c r="C305" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D305" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E305">
-        <v>2402098766805</v>
+        <v>2402096373940</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306">
-        <v>4140</v>
+        <v>4141</v>
       </c>
       <c r="C306" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D306" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E306">
-        <v>2402091836068</v>
+        <v>2402098766805</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307">
-        <v>4139</v>
+        <v>4140</v>
       </c>
       <c r="C307" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D307" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="E307">
-        <v>2402091746562</v>
+        <v>2402091836068</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308">
-        <v>4138</v>
+        <v>4139</v>
       </c>
       <c r="C308" t="s">
         <v>409</v>
       </c>
       <c r="D308" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E308">
-        <v>2402097550620</v>
+        <v>2402091746562</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309">
-        <v>4137</v>
+        <v>4138</v>
       </c>
       <c r="C309" t="s">
+        <v>411</v>
+      </c>
+      <c r="D309" t="s">
         <v>410</v>
       </c>
-      <c r="D309" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E309">
-        <v>2402091322867</v>
+        <v>2402097550620</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310">
-        <v>4136</v>
+        <v>4137</v>
       </c>
       <c r="C310" t="s">
         <v>412</v>
       </c>
       <c r="D310" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E310">
-        <v>2402094486235</v>
+        <v>2402091322867</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311">
-        <v>4135</v>
+        <v>4136</v>
       </c>
       <c r="C311" t="s">
+        <v>414</v>
+      </c>
+      <c r="D311" t="s">
         <v>413</v>
       </c>
-      <c r="D311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E311">
-        <v>2402094872513</v>
+        <v>2402094486235</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312">
-        <v>4134</v>
+        <v>4135</v>
       </c>
       <c r="C312" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D312" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="E312">
-        <v>2402094625191</v>
+        <v>2402094872513</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313">
-        <v>4133</v>
+        <v>4134</v>
       </c>
       <c r="C313" t="s">
         <v>416</v>
       </c>
       <c r="D313" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E313">
-        <v>2401162895837</v>
+        <v>2402094625191</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314">
-        <v>4132</v>
+        <v>4133</v>
       </c>
       <c r="C314" t="s">
+        <v>418</v>
+      </c>
+      <c r="D314" t="s">
         <v>417</v>
       </c>
-      <c r="D314" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E314">
-        <v>2401168039065</v>
+        <v>2401162895837</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315">
-        <v>4131</v>
+        <v>4132</v>
       </c>
       <c r="C315" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D315" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E315">
-        <v>2401093718631</v>
+        <v>2401168039065</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316">
-        <v>4381</v>
-[...1 lines deleted...]
-      <c r="C316"/>
+        <v>4131</v>
+      </c>
+      <c r="C316" t="s">
+        <v>420</v>
+      </c>
       <c r="D316" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="E316">
-        <v>2512299837649</v>
+        <v>2401093718631</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317">
-        <v>4129</v>
-[...3 lines deleted...]
-      </c>
+        <v>4381</v>
+      </c>
+      <c r="C317"/>
       <c r="D317" t="s">
         <v>421</v>
       </c>
       <c r="E317">
-        <v>2401095300871</v>
+        <v>2512299837649</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318">
-        <v>4130</v>
+        <v>4129</v>
       </c>
       <c r="C318" t="s">
         <v>422</v>
       </c>
       <c r="D318" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E318">
-        <v>2401092005208</v>
+        <v>2401095300871</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319">
-        <v>4128</v>
+        <v>4130</v>
       </c>
       <c r="C319" t="s">
+        <v>424</v>
+      </c>
+      <c r="D319" t="s">
         <v>423</v>
       </c>
-      <c r="D319" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E319">
-        <v>2401092580969</v>
+        <v>2401092005208</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320">
-        <v>4126</v>
+        <v>4128</v>
       </c>
       <c r="C320" t="s">
         <v>425</v>
       </c>
       <c r="D320" t="s">
         <v>426</v>
       </c>
       <c r="E320">
-        <v>2401095650898</v>
+        <v>2401092580969</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321">
-        <v>4127</v>
+        <v>4126</v>
       </c>
       <c r="C321" t="s">
         <v>427</v>
       </c>
       <c r="D321" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="E321">
-        <v>2401096991942</v>
+        <v>2401095650898</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322">
-        <v>4125</v>
+        <v>4127</v>
       </c>
       <c r="C322" t="s">
+        <v>429</v>
+      </c>
+      <c r="D322" t="s">
         <v>428</v>
       </c>
-      <c r="D322" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E322">
-        <v>2401093191567</v>
+        <v>2401096991942</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323">
-        <v>4124</v>
+        <v>4125</v>
       </c>
       <c r="C323" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D323" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="E323">
-        <v>2401088679855</v>
+        <v>2401093191567</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324">
-        <v>4123</v>
+        <v>4124</v>
       </c>
       <c r="C324" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D324" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="E324">
-        <v>2401086270315</v>
+        <v>2401088679855</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325">
-        <v>4122</v>
+        <v>4123</v>
       </c>
       <c r="C325" t="s">
         <v>432</v>
       </c>
       <c r="D325" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E325">
-        <v>2401085786118</v>
+        <v>2401086270315</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326">
-        <v>4121</v>
+        <v>4122</v>
       </c>
       <c r="C326" t="s">
+        <v>434</v>
+      </c>
+      <c r="D326" t="s">
         <v>433</v>
       </c>
-      <c r="D326" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E326">
-        <v>2401081482803</v>
+        <v>2401085786118</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327">
         <v>4121</v>
       </c>
       <c r="C327" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="D327" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E327">
-        <v>2401085509891</v>
+        <v>2401081482803</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328">
-        <v>4120</v>
+        <v>4121</v>
       </c>
       <c r="C328" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="D328" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E328">
-        <v>2401084465261</v>
+        <v>2401085509891</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329">
-        <v>4119</v>
+        <v>4120</v>
       </c>
       <c r="C329" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="D329" t="s">
         <v>437</v>
       </c>
       <c r="E329">
-        <v>2401085829153</v>
+        <v>2401084465261</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330">
-        <v>4118</v>
+        <v>4119</v>
       </c>
       <c r="C330" t="s">
         <v>438</v>
       </c>
       <c r="D330" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="E330">
-        <v>2312216580332</v>
+        <v>2401085829153</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331">
-        <v>4117</v>
+        <v>4118</v>
       </c>
       <c r="C331" t="s">
+        <v>440</v>
+      </c>
+      <c r="D331" t="s">
         <v>439</v>
       </c>
-      <c r="D331" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E331">
-        <v>2312219270217</v>
+        <v>2312216580332</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332">
-        <v>4116</v>
+        <v>4117</v>
       </c>
       <c r="C332" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D332" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="E332">
-        <v>2310104113431</v>
+        <v>2312219270217</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333">
-        <v>4115</v>
+        <v>4116</v>
       </c>
       <c r="C333" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D333" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
       <c r="E333">
-        <v>2310107318721</v>
+        <v>2310104113431</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334">
-        <v>4114</v>
+        <v>4115</v>
       </c>
       <c r="C334" t="s">
         <v>443</v>
       </c>
       <c r="D334" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E334">
-        <v>2310109782366</v>
+        <v>2310107318721</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335">
-        <v>4113</v>
+        <v>4114</v>
       </c>
       <c r="C335" t="s">
+        <v>445</v>
+      </c>
+      <c r="D335" t="s">
         <v>444</v>
       </c>
-      <c r="D335" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E335">
-        <v>2310101382643</v>
+        <v>2310109782366</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336">
-        <v>4112</v>
+        <v>4113</v>
       </c>
       <c r="C336" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D336" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E336">
-        <v>2310108647038</v>
+        <v>2310101382643</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337">
-        <v>4111</v>
+        <v>4112</v>
       </c>
       <c r="C337" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D337" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E337">
-        <v>2310108421767</v>
+        <v>2310108647038</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338">
-        <v>4110</v>
+        <v>4111</v>
       </c>
       <c r="C338" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D338" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E338">
-        <v>2310106985155</v>
+        <v>2310108421767</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339">
         <v>338</v>
       </c>
-      <c r="B339" t="s">
-        <v>448</v>
+      <c r="B339">
+        <v>4110</v>
       </c>
       <c r="C339" t="s">
         <v>449</v>
       </c>
       <c r="D339" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E339">
-        <v>2310022925928</v>
+        <v>2310106985155</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>450</v>
       </c>
       <c r="C340" t="s">
         <v>451</v>
       </c>
       <c r="D340" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="E340">
-        <v>2310025539423</v>
+        <v>2310022925928</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341">
         <v>340</v>
       </c>
-      <c r="B341">
-        <v>4107</v>
+      <c r="B341" t="s">
+        <v>452</v>
       </c>
       <c r="C341" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D341" t="s">
-        <v>453</v>
+        <v>444</v>
       </c>
       <c r="E341">
-        <v>2308237464407</v>
+        <v>2310025539423</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342">
-        <v>4106</v>
+        <v>4107</v>
       </c>
       <c r="C342" t="s">
         <v>454</v>
       </c>
       <c r="D342" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="E342">
-        <v>2308233384317</v>
+        <v>2308237464407</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343">
-        <v>4105</v>
+        <v>4106</v>
       </c>
       <c r="C343" t="s">
+        <v>456</v>
+      </c>
+      <c r="D343" t="s">
         <v>455</v>
       </c>
-      <c r="D343" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E343">
-        <v>2308231749087</v>
+        <v>2308233384317</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344">
-        <v>4103</v>
+        <v>4105</v>
       </c>
       <c r="C344" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D344" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E344">
-        <v>2308233210586</v>
+        <v>2308231749087</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345">
-        <v>4102</v>
+        <v>4103</v>
       </c>
       <c r="C345" t="s">
         <v>458</v>
       </c>
       <c r="D345" t="s">
         <v>459</v>
       </c>
       <c r="E345">
-        <v>2308232159849</v>
+        <v>2308233210586</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346">
-        <v>2273</v>
-[...1 lines deleted...]
-      <c r="C346"/>
+        <v>4102</v>
+      </c>
+      <c r="C346" t="s">
+        <v>460</v>
+      </c>
       <c r="D346" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E346">
-        <v>2307066771154</v>
+        <v>2308232159849</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347">
-        <v>4100</v>
-[...3 lines deleted...]
-      </c>
+        <v>2273</v>
+      </c>
+      <c r="C347"/>
       <c r="D347" t="s">
         <v>462</v>
       </c>
       <c r="E347">
-        <v>2308234615117</v>
+        <v>2307066771154</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348">
-        <v>4097</v>
+        <v>4100</v>
       </c>
       <c r="C348" t="s">
         <v>463</v>
       </c>
       <c r="D348" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E348">
-        <v>2307077307287</v>
+        <v>2308234615117</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349">
-        <v>4096</v>
+        <v>4097</v>
       </c>
       <c r="C349" t="s">
+        <v>465</v>
+      </c>
+      <c r="D349" t="s">
         <v>464</v>
       </c>
-      <c r="D349" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E349">
-        <v>2307078407743</v>
+        <v>2307077307287</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350">
-        <v>4095</v>
+        <v>4096</v>
       </c>
       <c r="C350" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D350" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E350">
-        <v>2307077729648</v>
+        <v>2307078407743</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351">
-        <v>4094</v>
+        <v>4095</v>
       </c>
       <c r="C351" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D351" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E351">
-        <v>2307073937348</v>
+        <v>2307077729648</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352">
-        <v>4093</v>
+        <v>4094</v>
       </c>
       <c r="C352" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D352" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E352">
-        <v>2307075842703</v>
+        <v>2307073937348</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353">
-        <v>4099</v>
+        <v>4093</v>
       </c>
       <c r="C353" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D353" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E353">
-        <v>2307076765002</v>
+        <v>2307075842703</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354">
-        <v>4091</v>
+        <v>4099</v>
       </c>
       <c r="C354" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D354" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="E354">
-        <v>2307072425623</v>
+        <v>2307076765002</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355">
-        <v>4092</v>
+        <v>4091</v>
       </c>
       <c r="C355" t="s">
         <v>471</v>
       </c>
       <c r="D355" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="E355">
-        <v>2306272150627</v>
+        <v>2307072425623</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356">
-        <v>4090</v>
+        <v>4092</v>
       </c>
       <c r="C356" t="s">
+        <v>473</v>
+      </c>
+      <c r="D356" t="s">
         <v>472</v>
       </c>
-      <c r="D356" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E356">
-        <v>2401179109900</v>
+        <v>2306272150627</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357">
         <v>4090</v>
       </c>
       <c r="C357" t="s">
         <v>474</v>
       </c>
       <c r="D357" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="E357">
-        <v>2306196793739</v>
+        <v>2401179109900</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358">
-        <v>4089</v>
+        <v>4090</v>
       </c>
       <c r="C358" t="s">
+        <v>476</v>
+      </c>
+      <c r="D358" t="s">
         <v>475</v>
       </c>
-      <c r="D358" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E358">
-        <v>2307078614453</v>
+        <v>2306196793739</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359">
-        <v>4088</v>
+        <v>4089</v>
       </c>
       <c r="C359" t="s">
         <v>477</v>
       </c>
       <c r="D359" t="s">
         <v>478</v>
       </c>
       <c r="E359">
-        <v>2307075702913</v>
+        <v>2307078614453</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360">
-        <v>4087</v>
+        <v>4088</v>
       </c>
       <c r="C360" t="s">
         <v>479</v>
       </c>
       <c r="D360" t="s">
         <v>480</v>
       </c>
       <c r="E360">
-        <v>2306276071085</v>
+        <v>2307075702913</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361">
-        <v>4086</v>
+        <v>4087</v>
       </c>
       <c r="C361" t="s">
         <v>481</v>
       </c>
       <c r="D361" t="s">
         <v>482</v>
       </c>
       <c r="E361">
-        <v>2306272899463</v>
+        <v>2306276071085</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362">
-        <v>2825</v>
+        <v>4086</v>
       </c>
       <c r="C362" t="s">
         <v>483</v>
       </c>
       <c r="D362" t="s">
         <v>484</v>
       </c>
       <c r="E362">
-        <v>2306071113733</v>
+        <v>2306272899463</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363">
         <v>362</v>
       </c>
-      <c r="B363" t="s">
-        <v>42</v>
+      <c r="B363">
+        <v>2825</v>
       </c>
       <c r="C363" t="s">
         <v>485</v>
       </c>
       <c r="D363" t="s">
         <v>486</v>
       </c>
       <c r="E363">
-        <v>2305027433920</v>
+        <v>2306071113733</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364">
         <v>363</v>
       </c>
-      <c r="B364">
-        <v>4082</v>
+      <c r="B364" t="s">
+        <v>44</v>
       </c>
       <c r="C364" t="s">
         <v>487</v>
       </c>
       <c r="D364" t="s">
         <v>488</v>
       </c>
       <c r="E364">
-        <v>2307079252949</v>
+        <v>2305027433920</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365">
-        <v>4081</v>
+        <v>4082</v>
       </c>
       <c r="C365" t="s">
         <v>489</v>
       </c>
       <c r="D365" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E365">
-        <v>2305291217488</v>
+        <v>2307079252949</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366">
-        <v>4080</v>
+        <v>4081</v>
       </c>
       <c r="C366" t="s">
+        <v>491</v>
+      </c>
+      <c r="D366" t="s">
         <v>490</v>
       </c>
-      <c r="D366" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E366">
-        <v>2305291594684</v>
+        <v>2305291217488</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367">
-        <v>4079</v>
+        <v>4080</v>
       </c>
       <c r="C367" t="s">
         <v>492</v>
       </c>
       <c r="D367" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E367">
-        <v>2305291900957</v>
+        <v>2305291594684</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368">
-        <v>4078</v>
+        <v>4079</v>
       </c>
       <c r="C368" t="s">
+        <v>494</v>
+      </c>
+      <c r="D368" t="s">
         <v>493</v>
       </c>
-      <c r="D368" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E368">
-        <v>2305295285149</v>
+        <v>2305291900957</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369">
-        <v>3526</v>
+        <v>4078</v>
       </c>
       <c r="C369" t="s">
         <v>495</v>
       </c>
       <c r="D369" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E369">
-        <v>2304133882773</v>
+        <v>2305295285149</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370">
-        <v>4077</v>
+        <v>3526</v>
       </c>
       <c r="C370" t="s">
+        <v>497</v>
+      </c>
+      <c r="D370" t="s">
         <v>496</v>
       </c>
-      <c r="D370" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E370">
-        <v>2305292735024</v>
+        <v>2304133882773</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371">
-        <v>4076</v>
+        <v>4077</v>
       </c>
       <c r="C371" t="s">
         <v>498</v>
       </c>
       <c r="D371" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E371">
-        <v>2305292424845</v>
+        <v>2305292735024</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372">
-        <v>4075</v>
+        <v>4076</v>
       </c>
       <c r="C372" t="s">
+        <v>500</v>
+      </c>
+      <c r="D372" t="s">
         <v>499</v>
       </c>
-      <c r="D372" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E372">
-        <v>2305293684037</v>
+        <v>2305292424845</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373">
-        <v>4074</v>
+        <v>4075</v>
       </c>
       <c r="C373" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D373" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="E373">
-        <v>2304066158282</v>
+        <v>2305293684037</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374">
-        <v>4073</v>
+        <v>4074</v>
       </c>
       <c r="C374" t="s">
         <v>502</v>
       </c>
       <c r="D374" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="E374">
-        <v>2304066622651</v>
+        <v>2304066158282</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375">
-        <v>4072</v>
+        <v>4073</v>
       </c>
       <c r="C375" t="s">
+        <v>504</v>
+      </c>
+      <c r="D375" t="s">
         <v>503</v>
       </c>
-      <c r="D375" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E375">
-        <v>2304064153724</v>
+        <v>2304066622651</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376">
-        <v>4071</v>
+        <v>4072</v>
       </c>
       <c r="C376" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D376" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="E376">
-        <v>2304057307422</v>
+        <v>2304064153724</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377">
-        <v>4070</v>
+        <v>4071</v>
       </c>
       <c r="C377" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D377" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="E377">
-        <v>2304058623178</v>
+        <v>2304057307422</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378">
-        <v>4069</v>
+        <v>4070</v>
       </c>
       <c r="C378" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D378" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="E378">
-        <v>2304058667749</v>
+        <v>2304058623178</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379">
-        <v>4068</v>
+        <v>4069</v>
       </c>
       <c r="C379" t="s">
         <v>508</v>
       </c>
       <c r="D379" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="E379">
-        <v>2304054886810</v>
+        <v>2304058667749</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380">
-        <v>4067</v>
+        <v>4068</v>
       </c>
       <c r="C380" t="s">
+        <v>510</v>
+      </c>
+      <c r="D380" t="s">
         <v>509</v>
       </c>
-      <c r="D380" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E380">
-        <v>2304056720519</v>
+        <v>2304054886810</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381">
-        <v>4066</v>
+        <v>4067</v>
       </c>
       <c r="C381" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D381" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="E381">
-        <v>2304051258227</v>
+        <v>2304056720519</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382">
-        <v>4065</v>
+        <v>4066</v>
       </c>
       <c r="C382" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="D382" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="E382">
-        <v>2304052905469</v>
+        <v>2304051258227</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383">
-        <v>4064</v>
+        <v>4065</v>
       </c>
       <c r="C383" t="s">
-        <v>504</v>
+        <v>513</v>
       </c>
       <c r="D383" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="E383">
-        <v>2304054504185</v>
+        <v>2304052905469</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384">
-        <v>4063</v>
+        <v>4064</v>
       </c>
       <c r="C384" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="D384" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="E384">
-        <v>2304056216237</v>
+        <v>2304054504185</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385">
-        <v>4062</v>
+        <v>4063</v>
       </c>
       <c r="C385" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D385" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="E385">
-        <v>2304059388797</v>
+        <v>2304056216237</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386">
-        <v>4061</v>
+        <v>4062</v>
       </c>
       <c r="C386" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D386" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="E386">
-        <v>2304057130007</v>
+        <v>2304059388797</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387">
-        <v>4060</v>
+        <v>4061</v>
       </c>
       <c r="C387" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D387" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="E387">
-        <v>2303239416275</v>
+        <v>2304057130007</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388">
-        <v>4059</v>
+        <v>4060</v>
       </c>
       <c r="C388" t="s">
         <v>517</v>
       </c>
       <c r="D388" t="s">
         <v>518</v>
       </c>
       <c r="E388">
-        <v>2303238905129</v>
+        <v>2303239416275</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389">
-        <v>4058</v>
+        <v>4059</v>
       </c>
       <c r="C389" t="s">
         <v>519</v>
       </c>
       <c r="D389" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E389">
-        <v>2303232731081</v>
+        <v>2303238905129</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390">
-        <v>4057</v>
+        <v>4058</v>
       </c>
       <c r="C390" t="s">
+        <v>521</v>
+      </c>
+      <c r="D390" t="s">
         <v>520</v>
       </c>
-      <c r="D390" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E390">
-        <v>2303232884952</v>
+        <v>2303232731081</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391">
-        <v>4055</v>
+        <v>4057</v>
       </c>
       <c r="C391" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D391" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E391">
-        <v>2303235828818</v>
+        <v>2303232884952</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392">
-        <v>4054</v>
+        <v>4055</v>
       </c>
       <c r="C392" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="D392" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="E392">
-        <v>2303238332589</v>
+        <v>2303235828818</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393">
-        <v>4056</v>
+        <v>4054</v>
       </c>
       <c r="C393" t="s">
         <v>523</v>
       </c>
       <c r="D393" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="E393">
-        <v>2303082438867</v>
+        <v>2303238332589</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394">
-        <v>4053</v>
+        <v>4056</v>
       </c>
       <c r="C394" t="s">
+        <v>525</v>
+      </c>
+      <c r="D394" t="s">
         <v>524</v>
       </c>
-      <c r="D394" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E394">
-        <v>2303083471834</v>
+        <v>2303082438867</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395">
-        <v>4052</v>
+        <v>4053</v>
       </c>
       <c r="C395" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D395" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="E395">
-        <v>2303087342180</v>
+        <v>2303083471834</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396">
-        <v>4051</v>
+        <v>4052</v>
       </c>
       <c r="C396" t="s">
         <v>527</v>
       </c>
       <c r="D396" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E396">
-        <v>2303085485546</v>
+        <v>2303087342180</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397">
-        <v>4048</v>
+        <v>4051</v>
       </c>
       <c r="C397" t="s">
+        <v>529</v>
+      </c>
+      <c r="D397" t="s">
         <v>528</v>
       </c>
-      <c r="D397" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E397">
-        <v>2303237319573</v>
+        <v>2303085485546</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398">
-        <v>4047</v>
+        <v>4048</v>
       </c>
       <c r="C398" t="s">
         <v>530</v>
       </c>
       <c r="D398" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E398">
-        <v>2303081268381</v>
+        <v>2303237319573</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399">
-        <v>4050</v>
+        <v>4047</v>
       </c>
       <c r="C399" t="s">
+        <v>532</v>
+      </c>
+      <c r="D399" t="s">
         <v>531</v>
       </c>
-      <c r="D399" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E399">
-        <v>2212298479434</v>
+        <v>2303081268381</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400">
-        <v>4049</v>
+        <v>4050</v>
       </c>
       <c r="C400" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D400" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E400">
-        <v>2212297552908</v>
+        <v>2212298479434</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401">
-        <v>4046</v>
+        <v>4049</v>
       </c>
       <c r="C401" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D401" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="E401">
-        <v>2301234074316</v>
+        <v>2212297552908</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402">
-        <v>4045</v>
+        <v>4046</v>
       </c>
       <c r="C402" t="s">
         <v>535</v>
       </c>
       <c r="D402" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="E402">
-        <v>2301232553372</v>
+        <v>2301234074316</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403">
-        <v>4044</v>
+        <v>4045</v>
       </c>
       <c r="C403" t="s">
+        <v>537</v>
+      </c>
+      <c r="D403" t="s">
         <v>536</v>
       </c>
-      <c r="D403" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E403">
-        <v>2301233063401</v>
+        <v>2301232553372</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404">
-        <v>4043</v>
+        <v>4044</v>
       </c>
       <c r="C404" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D404" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="E404">
-        <v>2212294440437</v>
+        <v>2301233063401</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405">
-        <v>4042</v>
+        <v>4043</v>
       </c>
       <c r="C405" t="s">
         <v>539</v>
       </c>
       <c r="D405" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E405">
-        <v>2212294375829</v>
+        <v>2212294440437</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406">
-        <v>4041</v>
+        <v>4042</v>
       </c>
       <c r="C406" t="s">
+        <v>541</v>
+      </c>
+      <c r="D406" t="s">
         <v>540</v>
       </c>
-      <c r="D406" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E406">
-        <v>2212295984572</v>
+        <v>2212294375829</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407">
-        <v>4040</v>
+        <v>4041</v>
       </c>
       <c r="C407" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D407" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E407">
-        <v>2212297415183</v>
+        <v>2212295984572</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408">
-        <v>4039</v>
+        <v>4040</v>
       </c>
       <c r="C408" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D408" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E408">
-        <v>2212298923660</v>
+        <v>2212297415183</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409">
-        <v>4038</v>
+        <v>4039</v>
       </c>
       <c r="C409" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D409" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E409">
-        <v>2212297665908</v>
+        <v>2212298923660</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410">
-        <v>4037</v>
+        <v>4038</v>
       </c>
       <c r="C410" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="D410" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E410">
-        <v>2212296664856</v>
+        <v>2212297665908</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411">
-        <v>4036</v>
+        <v>4037</v>
       </c>
       <c r="C411" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D411" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E411">
-        <v>2212298261942</v>
+        <v>2212296664856</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412">
-        <v>4035</v>
+        <v>4036</v>
       </c>
       <c r="C412" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D412" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E412">
-        <v>2212294308057</v>
+        <v>2212298261942</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413">
-        <v>4033</v>
+        <v>4035</v>
       </c>
       <c r="C413" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D413" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
       <c r="E413">
-        <v>2212299407482</v>
+        <v>2212294308057</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414">
-        <v>4032</v>
+        <v>4033</v>
       </c>
       <c r="C414" t="s">
         <v>549</v>
       </c>
       <c r="D414" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E414">
-        <v>2212297332979</v>
+        <v>2212299407482</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415">
-        <v>4031</v>
+        <v>4032</v>
       </c>
       <c r="C415" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="D415" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E415">
-        <v>2212296278818</v>
+        <v>2212297332979</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416">
-        <v>4030</v>
+        <v>4031</v>
       </c>
       <c r="C416" t="s">
+        <v>549</v>
+      </c>
+      <c r="D416" t="s">
         <v>550</v>
       </c>
-      <c r="D416" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E416">
-        <v>2212289353240</v>
+        <v>2212296278818</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417">
-        <v>4029</v>
+        <v>4030</v>
       </c>
       <c r="C417" t="s">
         <v>552</v>
       </c>
       <c r="D417" t="s">
         <v>553</v>
       </c>
       <c r="E417">
-        <v>2212287684649</v>
+        <v>2212289353240</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418">
-        <v>4028</v>
+        <v>4029</v>
       </c>
       <c r="C418" t="s">
         <v>554</v>
       </c>
       <c r="D418" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="E418">
-        <v>2212284824736</v>
+        <v>2212287684649</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419">
-        <v>4027</v>
+        <v>4028</v>
       </c>
       <c r="C419" t="s">
+        <v>556</v>
+      </c>
+      <c r="D419" t="s">
         <v>555</v>
       </c>
-      <c r="D419" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E419">
-        <v>2212281740351</v>
+        <v>2212284824736</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420">
-        <v>4026</v>
+        <v>4027</v>
       </c>
       <c r="C420" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="D420" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="E420">
-        <v>2212286082573</v>
+        <v>2212281740351</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421">
-        <v>4025</v>
+        <v>4026</v>
       </c>
       <c r="C421" t="s">
         <v>558</v>
       </c>
       <c r="D421" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E421">
-        <v>2212285641256</v>
+        <v>2212286082573</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422">
-        <v>4024</v>
+        <v>4025</v>
       </c>
       <c r="C422" t="s">
+        <v>560</v>
+      </c>
+      <c r="D422" t="s">
         <v>559</v>
       </c>
-      <c r="D422" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E422">
-        <v>2212286252258</v>
+        <v>2212285641256</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423">
-        <v>4023</v>
+        <v>4024</v>
       </c>
       <c r="C423" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D423" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E423">
-        <v>2212289855525</v>
+        <v>2212286252258</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424">
-        <v>4022</v>
+        <v>4023</v>
       </c>
       <c r="C424" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D424" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="E424">
-        <v>2212289024832</v>
+        <v>2212289855525</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425">
-        <v>4020</v>
+        <v>4022</v>
       </c>
       <c r="C425" t="s">
         <v>563</v>
       </c>
       <c r="D425" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="E425">
-        <v>2212284286722</v>
+        <v>2212289024832</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426">
-        <v>4019</v>
+        <v>4020</v>
       </c>
       <c r="C426" t="s">
+        <v>565</v>
+      </c>
+      <c r="D426" t="s">
         <v>564</v>
       </c>
-      <c r="D426" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E426">
-        <v>2211012798592</v>
+        <v>2212284286722</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427">
-        <v>4018</v>
+        <v>4019</v>
       </c>
       <c r="C427" t="s">
         <v>566</v>
       </c>
       <c r="D427" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E427">
-        <v>2211014410079</v>
+        <v>2211012798592</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428">
-        <v>4017</v>
+        <v>4018</v>
       </c>
       <c r="C428" t="s">
+        <v>568</v>
+      </c>
+      <c r="D428" t="s">
         <v>567</v>
       </c>
-      <c r="D428" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E428">
-        <v>2211016324400</v>
+        <v>2211014410079</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429">
-        <v>3832</v>
+        <v>4017</v>
       </c>
       <c r="C429" t="s">
         <v>569</v>
       </c>
       <c r="D429" t="s">
         <v>570</v>
       </c>
       <c r="E429">
-        <v>2210059995828</v>
+        <v>2211016324400</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430">
-        <v>4016</v>
+        <v>3832</v>
       </c>
       <c r="C430" t="s">
         <v>571</v>
       </c>
       <c r="D430" t="s">
         <v>572</v>
       </c>
       <c r="E430">
-        <v>2211017123909</v>
+        <v>2210059995828</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431">
-        <v>4015</v>
+        <v>4016</v>
       </c>
       <c r="C431" t="s">
         <v>573</v>
       </c>
       <c r="D431" t="s">
         <v>574</v>
       </c>
       <c r="E431">
-        <v>2211016827101</v>
+        <v>2211017123909</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432">
-        <v>4014</v>
+        <v>4015</v>
       </c>
       <c r="C432" t="s">
         <v>575</v>
       </c>
       <c r="D432" t="s">
         <v>576</v>
       </c>
       <c r="E432">
-        <v>2211013736520</v>
+        <v>2211016827101</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433">
-        <v>4013</v>
+        <v>4014</v>
       </c>
       <c r="C433" t="s">
         <v>577</v>
       </c>
       <c r="D433" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E433">
-        <v>2211016933477</v>
+        <v>2211013736520</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434">
-        <v>4012</v>
+        <v>4013</v>
       </c>
       <c r="C434" t="s">
+        <v>579</v>
+      </c>
+      <c r="D434" t="s">
         <v>578</v>
       </c>
-      <c r="D434" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E434">
-        <v>2211011503719</v>
+        <v>2211016933477</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435">
-        <v>4011</v>
+        <v>4012</v>
       </c>
       <c r="C435" t="s">
         <v>580</v>
       </c>
       <c r="D435" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E435">
-        <v>2211014868471</v>
+        <v>2211011503719</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436">
-        <v>4010</v>
+        <v>4011</v>
       </c>
       <c r="C436" t="s">
+        <v>582</v>
+      </c>
+      <c r="D436" t="s">
         <v>581</v>
       </c>
-      <c r="D436" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E436">
-        <v>2211015121276</v>
+        <v>2211014868471</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437">
-        <v>4009</v>
+        <v>4010</v>
       </c>
       <c r="C437" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D437" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E437">
-        <v>2211011334036</v>
+        <v>2211015121276</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438">
-        <v>4008</v>
+        <v>4009</v>
       </c>
       <c r="C438" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D438" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="E438">
-        <v>2211019468985</v>
+        <v>2211011334036</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439">
-        <v>4007</v>
+        <v>4008</v>
       </c>
       <c r="C439" t="s">
         <v>585</v>
       </c>
       <c r="D439" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="E439">
-        <v>2211017102892</v>
+        <v>2211019468985</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440">
-        <v>4006</v>
+        <v>4007</v>
       </c>
       <c r="C440" t="s">
+        <v>587</v>
+      </c>
+      <c r="D440" t="s">
         <v>586</v>
       </c>
-      <c r="D440" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E440">
-        <v>2209094426634</v>
+        <v>2211017102892</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441">
-        <v>4005</v>
+        <v>4006</v>
       </c>
       <c r="C441" t="s">
         <v>588</v>
       </c>
       <c r="D441" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="E441">
-        <v>2209093779607</v>
+        <v>2209094426634</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442">
-        <v>4004</v>
+        <v>4005</v>
       </c>
       <c r="C442" t="s">
+        <v>590</v>
+      </c>
+      <c r="D442" t="s">
         <v>589</v>
       </c>
-      <c r="D442" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E442">
-        <v>2209091661056</v>
+        <v>2209093779607</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443">
-        <v>4003</v>
+        <v>4004</v>
       </c>
       <c r="C443" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D443" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="E443">
-        <v>2209093237585</v>
+        <v>2209091661056</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444">
-        <v>4002</v>
+        <v>4003</v>
       </c>
       <c r="C444" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D444" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="E444">
-        <v>2209095665394</v>
+        <v>2209093237585</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445">
-        <v>4001</v>
+        <v>4002</v>
       </c>
       <c r="C445" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D445" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="E445">
-        <v>2209096766443</v>
+        <v>2209095665394</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446">
-        <v>4000</v>
+        <v>4001</v>
       </c>
       <c r="C446" t="s">
         <v>594</v>
       </c>
       <c r="D446" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="E446">
-        <v>2209093340826</v>
+        <v>2209096766443</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447">
-        <v>3999</v>
+        <v>4000</v>
       </c>
       <c r="C447" t="s">
+        <v>596</v>
+      </c>
+      <c r="D447" t="s">
         <v>595</v>
       </c>
-      <c r="D447" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E447">
-        <v>2207286044820</v>
+        <v>2209093340826</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448">
-        <v>3998</v>
+        <v>3999</v>
       </c>
       <c r="C448" t="s">
         <v>597</v>
       </c>
       <c r="D448" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="E448">
-        <v>2207287741096</v>
+        <v>2207286044820</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449">
-        <v>3997</v>
+        <v>3998</v>
       </c>
       <c r="C449" t="s">
+        <v>599</v>
+      </c>
+      <c r="D449" t="s">
         <v>598</v>
       </c>
-      <c r="D449" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E449">
-        <v>2207283579629</v>
+        <v>2207287741096</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450">
-        <v>3996</v>
+        <v>3997</v>
       </c>
       <c r="C450" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D450" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="E450">
-        <v>2207119361985</v>
+        <v>2207283579629</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451">
-        <v>3995</v>
+        <v>3996</v>
       </c>
       <c r="C451" t="s">
         <v>601</v>
       </c>
       <c r="D451" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E451">
-        <v>2207112209325</v>
+        <v>2207119361985</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452">
-        <v>3994</v>
+        <v>3995</v>
       </c>
       <c r="C452" t="s">
+        <v>603</v>
+      </c>
+      <c r="D452" t="s">
         <v>602</v>
       </c>
-      <c r="D452" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E452">
-        <v>2207113907368</v>
+        <v>2207112209325</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453">
-        <v>3993</v>
+        <v>3994</v>
       </c>
       <c r="C453" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D453" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E453">
-        <v>2207112085541</v>
+        <v>2207113907368</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454">
-        <v>3992</v>
+        <v>3993</v>
       </c>
       <c r="C454" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="D454" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E454">
-        <v>2207118304768</v>
+        <v>2207112085541</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455">
-        <v>3991</v>
+        <v>3992</v>
       </c>
       <c r="C455" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D455" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E455">
-        <v>2207114724242</v>
+        <v>2207118304768</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456">
-        <v>3990</v>
+        <v>3991</v>
       </c>
       <c r="C456" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D456" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E456">
-        <v>2207113107830</v>
+        <v>2207114724242</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457">
-        <v>3989</v>
+        <v>3990</v>
       </c>
       <c r="C457" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D457" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E457">
-        <v>2207114341931</v>
+        <v>2207113107830</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458">
-        <v>3988</v>
+        <v>3989</v>
       </c>
       <c r="C458" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D458" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E458">
-        <v>2207115425462</v>
+        <v>2207114341931</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459">
-        <v>3987</v>
+        <v>3988</v>
       </c>
       <c r="C459" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="D459" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E459">
-        <v>2207115531255</v>
+        <v>2207115425462</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460">
-        <v>3986</v>
+        <v>3987</v>
       </c>
       <c r="C460" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D460" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E460">
-        <v>2207117544159</v>
+        <v>2207115531255</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461">
-        <v>3985</v>
+        <v>3986</v>
       </c>
       <c r="C461" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D461" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E461">
-        <v>2207111638202</v>
+        <v>2207117544159</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462">
-        <v>3984</v>
+        <v>3985</v>
       </c>
       <c r="C462" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D462" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E462">
-        <v>2207116284092</v>
+        <v>2207111638202</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463">
-        <v>3983</v>
+        <v>3984</v>
       </c>
       <c r="C463" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D463" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E463">
-        <v>2207115092891</v>
+        <v>2207116284092</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464">
-        <v>3982</v>
+        <v>3983</v>
       </c>
       <c r="C464" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D464" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E464">
-        <v>2207119875990</v>
+        <v>2207115092891</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465">
-        <v>3981</v>
+        <v>3982</v>
       </c>
       <c r="C465" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D465" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E465">
-        <v>2207113814781</v>
+        <v>2207119875990</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466">
-        <v>3980</v>
+        <v>3981</v>
       </c>
       <c r="C466" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D466" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E466">
-        <v>2207118069007</v>
+        <v>2207113814781</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467">
-        <v>3979</v>
+        <v>3980</v>
       </c>
       <c r="C467" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D467" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E467">
-        <v>2207112137193</v>
+        <v>2207118069007</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468">
-        <v>3978</v>
+        <v>3979</v>
       </c>
       <c r="C468" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D468" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E468">
-        <v>2207111057270</v>
+        <v>2207112137193</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469">
-        <v>3977</v>
+        <v>3978</v>
       </c>
       <c r="C469" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D469" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E469">
-        <v>2207113017412</v>
+        <v>2207111057270</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470">
-        <v>3976</v>
+        <v>3977</v>
       </c>
       <c r="C470" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="D470" t="s">
-        <v>621</v>
+        <v>602</v>
       </c>
       <c r="E470">
-        <v>2205309954388</v>
+        <v>2207113017412</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471">
         <v>3975</v>
       </c>
       <c r="C471" t="s">
         <v>622</v>
       </c>
       <c r="D471" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="E471">
         <v>2205306156115</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472">
-        <v>3971</v>
+        <v>3976</v>
       </c>
       <c r="C472" t="s">
+        <v>624</v>
+      </c>
+      <c r="D472" t="s">
         <v>623</v>
       </c>
-      <c r="D472" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E472">
-        <v>2205302943795</v>
+        <v>2205309954388</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473">
-        <v>3970</v>
+        <v>3971</v>
       </c>
       <c r="C473" t="s">
         <v>625</v>
       </c>
       <c r="D473" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="E473">
-        <v>2205302593561</v>
+        <v>2205302943795</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474">
-        <v>3972</v>
+        <v>3970</v>
       </c>
       <c r="C474" t="s">
+        <v>627</v>
+      </c>
+      <c r="D474" t="s">
         <v>626</v>
       </c>
-      <c r="D474" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E474">
-        <v>2205307891735</v>
+        <v>2205302593561</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475">
-        <v>3973</v>
+        <v>3972</v>
       </c>
       <c r="C475" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D475" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="E475">
-        <v>2205309047034</v>
+        <v>2205307891735</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476">
-        <v>3974</v>
+        <v>3973</v>
       </c>
       <c r="C476" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D476" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="E476">
-        <v>2205308236492</v>
+        <v>2205309047034</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477">
         <v>476</v>
       </c>
-      <c r="B477" t="s">
-        <v>42</v>
+      <c r="B477">
+        <v>3974</v>
       </c>
       <c r="C477" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D477" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E477">
-        <v>2205257891304</v>
+        <v>2205308236492</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478">
         <v>477</v>
       </c>
-      <c r="B478">
-        <v>3969</v>
+      <c r="B478" t="s">
+        <v>44</v>
       </c>
       <c r="C478" t="s">
         <v>631</v>
       </c>
       <c r="D478" t="s">
         <v>632</v>
       </c>
       <c r="E478">
-        <v>2205302118356</v>
+        <v>2205257891304</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479">
-        <v>3968</v>
+        <v>3969</v>
       </c>
       <c r="C479" t="s">
         <v>633</v>
       </c>
       <c r="D479" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="E479">
-        <v>2205305606166</v>
+        <v>2205302118356</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480">
-        <v>3967</v>
+        <v>3968</v>
       </c>
       <c r="C480" t="s">
+        <v>635</v>
+      </c>
+      <c r="D480" t="s">
         <v>634</v>
       </c>
-      <c r="D480" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E480">
-        <v>2205301480469</v>
+        <v>2205305606166</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481">
-        <v>2022</v>
+        <v>3967</v>
       </c>
       <c r="C481" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D481" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="E481">
-        <v>2206036755416</v>
+        <v>2205301480469</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482">
-        <v>3966</v>
+        <v>2022</v>
       </c>
       <c r="C482" t="s">
         <v>637</v>
       </c>
       <c r="D482" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E482">
-        <v>2205309121192</v>
+        <v>2206036755416</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483">
-        <v>3965</v>
+        <v>3966</v>
       </c>
       <c r="C483" t="s">
+        <v>639</v>
+      </c>
+      <c r="D483" t="s">
         <v>638</v>
       </c>
-      <c r="D483" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E483">
-        <v>2205309915883</v>
+        <v>2205309121192</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484">
-        <v>3964</v>
+        <v>3965</v>
       </c>
       <c r="C484" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="D484" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E484">
-        <v>2205303891155</v>
+        <v>2205309915883</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485">
-        <v>3963</v>
+        <v>3964</v>
       </c>
       <c r="C485" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D485" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="E485">
-        <v>2205308799044</v>
+        <v>2205303891155</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486">
-        <v>3962</v>
+        <v>3963</v>
       </c>
       <c r="C486" t="s">
         <v>642</v>
       </c>
       <c r="D486" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E486">
-        <v>2205307558923</v>
+        <v>2205308799044</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487">
-        <v>3961</v>
+        <v>3962</v>
       </c>
       <c r="C487" t="s">
+        <v>644</v>
+      </c>
+      <c r="D487" t="s">
         <v>643</v>
       </c>
-      <c r="D487" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E487">
-        <v>2205302162634</v>
+        <v>2205307558923</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488">
-        <v>3960</v>
+        <v>3961</v>
       </c>
       <c r="C488" t="s">
         <v>645</v>
       </c>
       <c r="D488" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="E488">
-        <v>2205308779875</v>
+        <v>2205302162634</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489">
-        <v>3959</v>
+        <v>3960</v>
       </c>
       <c r="C489" t="s">
+        <v>647</v>
+      </c>
+      <c r="D489" t="s">
         <v>646</v>
       </c>
-      <c r="D489" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E489">
-        <v>2205308444613</v>
+        <v>2205308779875</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490">
-        <v>3958</v>
+        <v>3959</v>
       </c>
       <c r="C490" t="s">
         <v>648</v>
       </c>
       <c r="D490" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="E490">
-        <v>2205304722852</v>
+        <v>2205308444613</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491">
-        <v>3957</v>
+        <v>3958</v>
       </c>
       <c r="C491" t="s">
+        <v>650</v>
+      </c>
+      <c r="D491" t="s">
         <v>649</v>
       </c>
-      <c r="D491" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E491">
-        <v>2205307638833</v>
+        <v>2205304722852</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492">
-        <v>3956</v>
+        <v>3957</v>
       </c>
       <c r="C492" t="s">
         <v>651</v>
       </c>
       <c r="D492" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="E492">
-        <v>2205302828310</v>
+        <v>2205307638833</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493">
         <v>492</v>
       </c>
-      <c r="B493" t="s">
-        <v>652</v>
+      <c r="B493">
+        <v>3956</v>
       </c>
       <c r="C493" t="s">
         <v>653</v>
       </c>
       <c r="D493" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E493">
-        <v>2205257075550</v>
+        <v>2205302828310</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494">
         <v>493</v>
       </c>
-      <c r="B494">
-        <v>3955</v>
+      <c r="B494" t="s">
+        <v>654</v>
       </c>
       <c r="C494" t="s">
         <v>655</v>
       </c>
       <c r="D494" t="s">
         <v>656</v>
       </c>
       <c r="E494">
-        <v>2205304452909</v>
+        <v>2205257075550</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495">
-        <v>3954</v>
+        <v>3955</v>
       </c>
       <c r="C495" t="s">
         <v>657</v>
       </c>
       <c r="D495" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="E495">
-        <v>2205308836727</v>
+        <v>2205304452909</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496">
-        <v>3953</v>
+        <v>3954</v>
       </c>
       <c r="C496" t="s">
+        <v>659</v>
+      </c>
+      <c r="D496" t="s">
         <v>658</v>
       </c>
-      <c r="D496" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E496">
-        <v>2205309828092</v>
+        <v>2205308836727</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497">
         <v>496</v>
       </c>
-      <c r="B497" t="s">
-        <v>659</v>
+      <c r="B497">
+        <v>3953</v>
       </c>
       <c r="C497" t="s">
         <v>660</v>
       </c>
       <c r="D497" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="E497">
-        <v>2205259145230</v>
+        <v>2205309828092</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498">
         <v>497</v>
       </c>
-      <c r="B498">
-        <v>3951</v>
+      <c r="B498" t="s">
+        <v>661</v>
       </c>
       <c r="C498" t="s">
         <v>662</v>
       </c>
       <c r="D498" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="E498">
-        <v>2205305825367</v>
+        <v>2205259145230</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499">
-        <v>3950</v>
+        <v>3951</v>
       </c>
       <c r="C499" t="s">
+        <v>664</v>
+      </c>
+      <c r="D499" t="s">
         <v>663</v>
       </c>
-      <c r="D499" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E499">
-        <v>2205301232605</v>
+        <v>2205305825367</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500">
         <v>499</v>
       </c>
       <c r="B500">
-        <v>3949</v>
+        <v>3950</v>
       </c>
       <c r="C500" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="D500" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="E500">
-        <v>2205303759789</v>
+        <v>2205301232605</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501">
         <v>500</v>
       </c>
       <c r="B501">
-        <v>3948</v>
+        <v>3949</v>
       </c>
       <c r="C501" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D501" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E501">
-        <v>2205301608973</v>
+        <v>2205303759789</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502">
-        <v>3947</v>
+        <v>3948</v>
       </c>
       <c r="C502" t="s">
         <v>667</v>
       </c>
       <c r="D502" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E502">
-        <v>2205306176412</v>
+        <v>2205301608973</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503">
-        <v>3946</v>
+        <v>3947</v>
       </c>
       <c r="C503" t="s">
+        <v>669</v>
+      </c>
+      <c r="D503" t="s">
         <v>668</v>
       </c>
-      <c r="D503" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E503">
-        <v>2205303231667</v>
+        <v>2205306176412</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504">
-        <v>3945</v>
+        <v>3946</v>
       </c>
       <c r="C504" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D504" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E504">
-        <v>2205305279863</v>
+        <v>2205303231667</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505">
         <v>504</v>
       </c>
       <c r="B505">
-        <v>3944</v>
+        <v>3945</v>
       </c>
       <c r="C505" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D505" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E505">
-        <v>2205309915858</v>
+        <v>2205305279863</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506">
-        <v>3943</v>
+        <v>3944</v>
       </c>
       <c r="C506" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D506" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E506">
-        <v>2205302552911</v>
+        <v>2205309915858</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507">
-        <v>3942</v>
+        <v>3943</v>
       </c>
       <c r="C507" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D507" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E507">
-        <v>2205309868780</v>
+        <v>2205302552911</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508">
         <v>507</v>
       </c>
       <c r="B508">
-        <v>3941</v>
+        <v>3942</v>
       </c>
       <c r="C508" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D508" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E508">
-        <v>2205303220035</v>
+        <v>2205309868780</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509">
-        <v>3940</v>
+        <v>3941</v>
       </c>
       <c r="C509" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D509" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="E509">
-        <v>2205305787334</v>
+        <v>2205303220035</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510">
-        <v>3939</v>
+        <v>3940</v>
       </c>
       <c r="C510" t="s">
         <v>676</v>
       </c>
       <c r="D510" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E510">
-        <v>2205305081604</v>
+        <v>2205305787334</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511">
-        <v>3938</v>
+        <v>3939</v>
       </c>
       <c r="C511" t="s">
+        <v>678</v>
+      </c>
+      <c r="D511" t="s">
         <v>677</v>
       </c>
-      <c r="D511" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E511">
-        <v>2205302861760</v>
+        <v>2205305081604</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512">
         <v>511</v>
       </c>
       <c r="B512">
-        <v>3939</v>
+        <v>3938</v>
       </c>
       <c r="C512" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="D512" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E512">
-        <v>2401182971369</v>
+        <v>2205302861760</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513">
-        <v>3937</v>
+        <v>3939</v>
       </c>
       <c r="C513" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D513" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="E513">
-        <v>2205301913265</v>
+        <v>2401182971369</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514">
-        <v>3936</v>
+        <v>3937</v>
       </c>
       <c r="C514" t="s">
         <v>681</v>
       </c>
       <c r="D514" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="E514">
-        <v>2205303031783</v>
+        <v>2205301913265</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515">
-        <v>3935</v>
+        <v>3936</v>
       </c>
       <c r="C515" t="s">
+        <v>683</v>
+      </c>
+      <c r="D515" t="s">
         <v>682</v>
       </c>
-      <c r="D515" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E515">
-        <v>2205306659079</v>
+        <v>2205303031783</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516">
         <v>515</v>
       </c>
       <c r="B516">
-        <v>3934</v>
+        <v>3935</v>
       </c>
       <c r="C516" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D516" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="E516">
-        <v>2205302285457</v>
+        <v>2205306659079</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517">
         <v>516</v>
       </c>
       <c r="B517">
-        <v>3933</v>
+        <v>3934</v>
       </c>
       <c r="C517" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D517" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="E517">
-        <v>2205302591202</v>
+        <v>2205302285457</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518">
         <v>517</v>
       </c>
       <c r="B518">
-        <v>3932</v>
+        <v>3933</v>
       </c>
       <c r="C518" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D518" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="E518">
-        <v>2205303250654</v>
+        <v>2205302591202</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519">
-        <v>3931</v>
+        <v>3932</v>
       </c>
       <c r="C519" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D519" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="E519">
-        <v>2205306957757</v>
+        <v>2205303250654</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520">
-        <v>3930</v>
+        <v>3931</v>
       </c>
       <c r="C520" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D520" t="s">
-        <v>688</v>
+        <v>682</v>
       </c>
       <c r="E520">
-        <v>2205309205794</v>
+        <v>2205306957757</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521">
         <v>520</v>
       </c>
       <c r="B521">
-        <v>3929</v>
+        <v>3930</v>
       </c>
       <c r="C521" t="s">
         <v>689</v>
       </c>
       <c r="D521" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="E521">
-        <v>2205302770872</v>
+        <v>2205309205794</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522">
-        <v>3928</v>
+        <v>3929</v>
       </c>
       <c r="C522" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="D522" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="E522">
-        <v>2205304691512</v>
+        <v>2205302770872</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523">
-        <v>3927</v>
+        <v>3928</v>
       </c>
       <c r="C523" t="s">
+        <v>691</v>
+      </c>
+      <c r="D523" t="s">
         <v>690</v>
       </c>
-      <c r="D523" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E523">
-        <v>2205308769687</v>
+        <v>2205304691512</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524">
-        <v>3926</v>
+        <v>3927</v>
       </c>
       <c r="C524" t="s">
         <v>692</v>
       </c>
       <c r="D524" t="s">
         <v>693</v>
       </c>
       <c r="E524">
-        <v>2205307685147</v>
+        <v>2205308769687</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525">
         <v>524</v>
       </c>
       <c r="B525">
-        <v>3925</v>
+        <v>3926</v>
       </c>
       <c r="C525" t="s">
         <v>694</v>
       </c>
       <c r="D525" t="s">
         <v>695</v>
       </c>
       <c r="E525">
-        <v>2205303578352</v>
+        <v>2205307685147</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526">
-        <v>3924</v>
+        <v>3925</v>
       </c>
       <c r="C526" t="s">
         <v>696</v>
       </c>
       <c r="D526" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="E526">
-        <v>2205308862742</v>
+        <v>2205303578352</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527">
-        <v>3923</v>
+        <v>3924</v>
       </c>
       <c r="C527" t="s">
+        <v>698</v>
+      </c>
+      <c r="D527" t="s">
         <v>697</v>
       </c>
-      <c r="D527" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E527">
-        <v>2205304219084</v>
+        <v>2205308862742</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528">
         <v>527</v>
       </c>
       <c r="B528">
-        <v>3922</v>
+        <v>3923</v>
       </c>
       <c r="C528" t="s">
         <v>699</v>
       </c>
       <c r="D528" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="E528">
-        <v>2205302665630</v>
+        <v>2205304219084</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529">
-        <v>3921</v>
+        <v>3922</v>
       </c>
       <c r="C529" t="s">
+        <v>701</v>
+      </c>
+      <c r="D529" t="s">
         <v>700</v>
       </c>
-      <c r="D529" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E529">
-        <v>2205302630231</v>
+        <v>2205302665630</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530">
-        <v>3920</v>
+        <v>3921</v>
       </c>
       <c r="C530" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D530" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="E530">
-        <v>2205301371785</v>
+        <v>2205302630231</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531">
-        <v>3919</v>
+        <v>3920</v>
       </c>
       <c r="C531" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D531" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="E531">
-        <v>2205303874552</v>
+        <v>2205301371785</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532">
-        <v>3918</v>
+        <v>3919</v>
       </c>
       <c r="C532" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D532" t="s">
-        <v>704</v>
+        <v>700</v>
       </c>
       <c r="E532">
-        <v>2205306776302</v>
+        <v>2205303874552</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533">
         <v>532</v>
       </c>
       <c r="B533">
-        <v>3917</v>
+        <v>3918</v>
       </c>
       <c r="C533" t="s">
         <v>705</v>
       </c>
       <c r="D533" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="E533">
-        <v>2205301797948</v>
+        <v>2205306776302</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534">
         <v>533</v>
       </c>
       <c r="B534">
-        <v>3916</v>
+        <v>3917</v>
       </c>
       <c r="C534" t="s">
+        <v>707</v>
+      </c>
+      <c r="D534" t="s">
         <v>706</v>
       </c>
-      <c r="D534" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E534">
-        <v>2205304256279</v>
+        <v>2205301797948</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535">
-        <v>3915</v>
+        <v>3916</v>
       </c>
       <c r="C535" t="s">
         <v>708</v>
       </c>
       <c r="D535" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="E535">
-        <v>2205303973138</v>
+        <v>2205304256279</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536">
-        <v>3914</v>
+        <v>3915</v>
       </c>
       <c r="C536" t="s">
+        <v>710</v>
+      </c>
+      <c r="D536" t="s">
         <v>709</v>
       </c>
-      <c r="D536" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E536">
-        <v>2205308785347</v>
+        <v>2205303973138</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537">
-        <v>3913</v>
+        <v>3914</v>
       </c>
       <c r="C537" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="D537" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="E537">
-        <v>2205301719671</v>
+        <v>2205308785347</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538">
-        <v>3912</v>
+        <v>3913</v>
       </c>
       <c r="C538" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D538" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="E538">
-        <v>2205304024089</v>
+        <v>2205301719671</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539">
-        <v>3911</v>
+        <v>3912</v>
       </c>
       <c r="C539" t="s">
         <v>713</v>
       </c>
       <c r="D539" t="s">
         <v>714</v>
       </c>
       <c r="E539">
-        <v>2205306130691</v>
+        <v>2205304024089</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540">
-        <v>3910</v>
+        <v>3911</v>
       </c>
       <c r="C540" t="s">
         <v>715</v>
       </c>
       <c r="D540" t="s">
         <v>716</v>
       </c>
       <c r="E540">
-        <v>2205307345384</v>
+        <v>2205306130691</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541">
-        <v>3909</v>
+        <v>3910</v>
       </c>
       <c r="C541" t="s">
         <v>717</v>
       </c>
       <c r="D541" t="s">
         <v>718</v>
       </c>
       <c r="E541">
-        <v>2205309011781</v>
+        <v>2205307345384</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542">
         <v>541</v>
       </c>
       <c r="B542">
-        <v>3908</v>
+        <v>3909</v>
       </c>
       <c r="C542" t="s">
         <v>719</v>
       </c>
       <c r="D542" t="s">
         <v>720</v>
       </c>
       <c r="E542">
-        <v>2205308694864</v>
+        <v>2205309011781</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543">
         <v>542</v>
       </c>
       <c r="B543">
-        <v>3907</v>
+        <v>3908</v>
       </c>
       <c r="C543" t="s">
         <v>721</v>
       </c>
       <c r="D543" t="s">
         <v>722</v>
       </c>
       <c r="E543">
-        <v>2205301988636</v>
+        <v>2205308694864</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544">
         <v>543</v>
       </c>
       <c r="B544">
-        <v>3906</v>
+        <v>3907</v>
       </c>
       <c r="C544" t="s">
         <v>723</v>
       </c>
       <c r="D544" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="E544">
-        <v>2205301354005</v>
+        <v>2205301988636</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545">
         <v>544</v>
       </c>
       <c r="B545">
-        <v>3905</v>
+        <v>3906</v>
       </c>
       <c r="C545" t="s">
+        <v>725</v>
+      </c>
+      <c r="D545" t="s">
         <v>724</v>
       </c>
-      <c r="D545" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E545">
-        <v>2205301171709</v>
+        <v>2205301354005</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546">
-        <v>3904</v>
+        <v>3905</v>
       </c>
       <c r="C546" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D546" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="E546">
-        <v>2205302264293</v>
+        <v>2205301171709</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547">
-        <v>3903</v>
+        <v>3904</v>
       </c>
       <c r="C547" t="s">
         <v>727</v>
       </c>
       <c r="D547" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="E547">
-        <v>2205307246451</v>
+        <v>2205302264293</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548">
         <v>547</v>
       </c>
       <c r="B548">
-        <v>3902</v>
+        <v>3903</v>
       </c>
       <c r="C548" t="s">
+        <v>729</v>
+      </c>
+      <c r="D548" t="s">
         <v>728</v>
       </c>
-      <c r="D548" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E548">
-        <v>2205304439097</v>
+        <v>2205307246451</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549">
-        <v>3901</v>
+        <v>3902</v>
       </c>
       <c r="C549" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D549" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="E549">
-        <v>2205307875055</v>
+        <v>2205304439097</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550">
-        <v>3900</v>
+        <v>3901</v>
       </c>
       <c r="C550" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="D550" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="E550">
-        <v>2205303821482</v>
+        <v>2205307875055</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551">
         <v>550</v>
       </c>
       <c r="B551">
-        <v>3899</v>
+        <v>3900</v>
       </c>
       <c r="C551" t="s">
         <v>732</v>
       </c>
       <c r="D551" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="E551">
-        <v>2205303213622</v>
+        <v>2205303821482</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552">
-        <v>3898</v>
+        <v>3899</v>
       </c>
       <c r="C552" t="s">
+        <v>734</v>
+      </c>
+      <c r="D552" t="s">
         <v>733</v>
       </c>
-      <c r="D552" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E552">
-        <v>2205301610800</v>
+        <v>2205303213622</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553">
         <v>552</v>
       </c>
       <c r="B553">
-        <v>3897</v>
+        <v>3898</v>
       </c>
       <c r="C553" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="D553" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="E553">
-        <v>2205301393837</v>
+        <v>2205301610800</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554">
-        <v>3896</v>
+        <v>3897</v>
       </c>
       <c r="C554" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="D554" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="E554">
-        <v>2205302019774</v>
+        <v>2205301393837</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555">
         <v>554</v>
       </c>
       <c r="B555">
-        <v>3895</v>
+        <v>3896</v>
       </c>
       <c r="C555" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D555" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="E555">
-        <v>2205306253243</v>
+        <v>2205302019774</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556">
         <v>555</v>
       </c>
       <c r="B556">
-        <v>3894</v>
+        <v>3895</v>
       </c>
       <c r="C556" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D556" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="E556">
-        <v>2205302313951</v>
+        <v>2205306253243</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557">
         <v>556</v>
       </c>
       <c r="B557">
-        <v>3893</v>
+        <v>3894</v>
       </c>
       <c r="C557" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D557" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="E557">
-        <v>2205306354491</v>
+        <v>2205302313951</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558">
         <v>557</v>
       </c>
-      <c r="B558" t="s">
-        <v>739</v>
+      <c r="B558">
+        <v>3893</v>
       </c>
       <c r="C558" t="s">
         <v>740</v>
       </c>
       <c r="D558" t="s">
-        <v>741</v>
+        <v>733</v>
       </c>
       <c r="E558">
-        <v>2205254428226</v>
+        <v>2205306354491</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559">
         <v>558</v>
       </c>
-      <c r="B559">
-        <v>3892</v>
+      <c r="B559" t="s">
+        <v>741</v>
       </c>
       <c r="C559" t="s">
         <v>742</v>
       </c>
       <c r="D559" t="s">
         <v>743</v>
       </c>
       <c r="E559">
-        <v>2205304529997</v>
+        <v>2205254428226</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560">
-        <v>3891</v>
+        <v>3892</v>
       </c>
       <c r="C560" t="s">
         <v>744</v>
       </c>
       <c r="D560" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="E560">
-        <v>2205308087525</v>
+        <v>2205304529997</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561">
         <v>560</v>
       </c>
       <c r="B561">
-        <v>3890</v>
+        <v>3891</v>
       </c>
       <c r="C561" t="s">
+        <v>746</v>
+      </c>
+      <c r="D561" t="s">
         <v>745</v>
       </c>
-      <c r="D561" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E561">
-        <v>2205308547217</v>
+        <v>2205308087525</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562">
         <v>561</v>
       </c>
       <c r="B562">
-        <v>3889</v>
+        <v>3890</v>
       </c>
       <c r="C562" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D562" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="E562">
-        <v>2205304487955</v>
+        <v>2205308547217</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563">
-        <v>3888</v>
+        <v>3889</v>
       </c>
       <c r="C563" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D563" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="E563">
-        <v>2205302647346</v>
+        <v>2205304487955</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564">
         <v>563</v>
       </c>
       <c r="B564">
-        <v>3886</v>
+        <v>3888</v>
       </c>
       <c r="C564" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D564" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="E564">
-        <v>2205309131270</v>
+        <v>2205302647346</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565">
         <v>564</v>
       </c>
-      <c r="B565">
-        <v>3885</v>
+      <c r="B565" t="s">
+        <v>750</v>
       </c>
       <c r="C565" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="D565" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="E565">
-        <v>2205308848046</v>
+        <v>2205254733701</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566">
         <v>565</v>
       </c>
-      <c r="B566" t="s">
-        <v>751</v>
+      <c r="B566">
+        <v>3886</v>
       </c>
       <c r="C566" t="s">
+        <v>753</v>
+      </c>
+      <c r="D566" t="s">
         <v>752</v>
       </c>
-      <c r="D566" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E566">
-        <v>2205254733701</v>
+        <v>2205309131270</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567">
-        <v>3884</v>
+        <v>3885</v>
       </c>
       <c r="C567" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D567" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E567">
-        <v>2205308630636</v>
+        <v>2205308848046</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568">
-        <v>3883</v>
+        <v>3884</v>
       </c>
       <c r="C568" t="s">
         <v>755</v>
       </c>
       <c r="D568" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E568">
-        <v>2205304036860</v>
+        <v>2205308630636</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569">
-        <v>3882</v>
+        <v>3883</v>
       </c>
       <c r="C569" t="s">
+        <v>757</v>
+      </c>
+      <c r="D569" t="s">
         <v>756</v>
       </c>
-      <c r="D569" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E569">
-        <v>2205301222190</v>
+        <v>2205304036860</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570">
         <v>569</v>
       </c>
       <c r="B570">
-        <v>3881</v>
+        <v>3882</v>
       </c>
       <c r="C570" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="D570" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E570">
-        <v>2205309704067</v>
+        <v>2205301222190</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571">
-        <v>3880</v>
+        <v>3881</v>
       </c>
       <c r="C571" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="D571" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E571">
-        <v>2205306155581</v>
+        <v>2205309704067</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572">
-        <v>2021</v>
+        <v>3880</v>
       </c>
       <c r="C572" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D572" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="E572">
-        <v>2206036869022</v>
+        <v>2205306155581</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573">
         <v>572</v>
       </c>
-      <c r="B573" t="s">
+      <c r="B573">
+        <v>2021</v>
+      </c>
+      <c r="C573" t="s">
         <v>761</v>
       </c>
-      <c r="C573" t="s">
+      <c r="D573" t="s">
         <v>762</v>
       </c>
-      <c r="D573" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E573">
-        <v>2205251396249</v>
+        <v>2206036869022</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574">
         <v>573</v>
       </c>
-      <c r="B574">
-        <v>3878</v>
+      <c r="B574" t="s">
+        <v>763</v>
       </c>
       <c r="C574" t="s">
         <v>764</v>
       </c>
       <c r="D574" t="s">
         <v>765</v>
       </c>
       <c r="E574">
-        <v>2205306918496</v>
+        <v>2205251396249</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575">
-        <v>3877</v>
+        <v>3878</v>
       </c>
       <c r="C575" t="s">
         <v>766</v>
       </c>
       <c r="D575" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="E575">
-        <v>2205304603781</v>
+        <v>2205306918496</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576">
-        <v>3876</v>
+        <v>3877</v>
       </c>
       <c r="C576" t="s">
-        <v>724</v>
+        <v>768</v>
       </c>
       <c r="D576" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="E576">
-        <v>2205304464773</v>
+        <v>2205304603781</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577">
         <v>576</v>
       </c>
-      <c r="B577" t="s">
+      <c r="B577">
+        <v>3876</v>
+      </c>
+      <c r="C577" t="s">
+        <v>726</v>
+      </c>
+      <c r="D577" t="s">
         <v>767</v>
       </c>
-      <c r="C577" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E577">
-        <v>2205254875949</v>
+        <v>2205304464773</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578">
         <v>577</v>
       </c>
-      <c r="B578">
-        <v>3875</v>
+      <c r="B578" t="s">
+        <v>769</v>
       </c>
       <c r="C578" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D578" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="E578">
-        <v>2512294582877</v>
+        <v>2205254875949</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579">
         <v>578</v>
       </c>
       <c r="B579">
-        <v>3874</v>
+        <v>3875</v>
       </c>
       <c r="C579" t="s">
-        <v>724</v>
+        <v>771</v>
       </c>
       <c r="D579" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="E579">
-        <v>2205303442995</v>
+        <v>2512294582877</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580">
         <v>579</v>
       </c>
       <c r="B580">
-        <v>3873</v>
+        <v>3874</v>
       </c>
       <c r="C580" t="s">
-        <v>771</v>
+        <v>726</v>
       </c>
       <c r="D580" t="s">
         <v>772</v>
       </c>
       <c r="E580">
-        <v>2205308124341</v>
+        <v>2205303442995</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581">
-        <v>3872</v>
+        <v>3873</v>
       </c>
       <c r="C581" t="s">
         <v>773</v>
       </c>
       <c r="D581" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="E581">
-        <v>2205304741723</v>
+        <v>2205308124341</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582">
         <v>581</v>
       </c>
       <c r="B582">
-        <v>3871</v>
+        <v>3872</v>
       </c>
       <c r="C582" t="s">
+        <v>775</v>
+      </c>
+      <c r="D582" t="s">
         <v>774</v>
       </c>
-      <c r="D582" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E582">
-        <v>2205303288493</v>
+        <v>2205304741723</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583">
         <v>582</v>
       </c>
-      <c r="B583" t="s">
-        <v>775</v>
+      <c r="B583">
+        <v>3871</v>
       </c>
       <c r="C583" t="s">
         <v>776</v>
       </c>
       <c r="D583" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="E583">
-        <v>2205259650737</v>
+        <v>2205303288493</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584">
         <v>583</v>
       </c>
-      <c r="B584">
-        <v>3869</v>
+      <c r="B584" t="s">
+        <v>777</v>
       </c>
       <c r="C584" t="s">
         <v>778</v>
       </c>
       <c r="D584" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E584">
-        <v>2205306824082</v>
+        <v>2205259650737</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585">
-        <v>3868</v>
+        <v>3869</v>
       </c>
       <c r="C585" t="s">
+        <v>780</v>
+      </c>
+      <c r="D585" t="s">
         <v>779</v>
       </c>
-      <c r="D585" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E585">
-        <v>2205304995061</v>
+        <v>2205306824082</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586">
         <v>585</v>
       </c>
       <c r="B586">
-        <v>3867</v>
+        <v>3868</v>
       </c>
       <c r="C586" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D586" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E586">
-        <v>2205302343735</v>
+        <v>2205304995061</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587">
         <v>586</v>
       </c>
       <c r="B587">
-        <v>3866</v>
+        <v>3867</v>
       </c>
       <c r="C587" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="D587" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E587">
-        <v>2205301318805</v>
+        <v>2205302343735</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588">
         <v>587</v>
       </c>
       <c r="B588">
         <v>3859</v>
       </c>
       <c r="C588" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="D588" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E588">
         <v>2205308570869</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589">
         <v>588</v>
       </c>
       <c r="B589">
         <v>3860</v>
       </c>
       <c r="C589" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D589" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E589">
         <v>2205308581346</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590">
         <v>3861</v>
       </c>
       <c r="C590" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D590" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E590">
         <v>2205308462922</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591">
         <v>3862</v>
       </c>
       <c r="C591" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="D591" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E591">
         <v>2205307448198</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592">
         <v>3863</v>
       </c>
       <c r="C592" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D592" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E592">
         <v>2205307370751</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593">
         <v>592</v>
       </c>
       <c r="B593">
         <v>3864</v>
       </c>
       <c r="C593" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D593" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E593">
         <v>2205309656517</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594">
         <v>3865</v>
       </c>
       <c r="C594" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="D594" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E594">
         <v>2205307530596</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595">
         <v>594</v>
       </c>
       <c r="B595">
-        <v>3858</v>
+        <v>3866</v>
       </c>
       <c r="C595" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="D595" t="s">
-        <v>790</v>
+        <v>779</v>
       </c>
       <c r="E595">
-        <v>2205305977238</v>
+        <v>2205301318805</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596">
         <v>595</v>
       </c>
       <c r="B596">
-        <v>3854</v>
+        <v>3858</v>
       </c>
       <c r="C596" t="s">
         <v>791</v>
       </c>
       <c r="D596" t="s">
         <v>792</v>
       </c>
       <c r="E596">
-        <v>2205304903645</v>
+        <v>2205305977238</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597">
-        <v>3855</v>
+        <v>3854</v>
       </c>
       <c r="C597" t="s">
         <v>793</v>
       </c>
       <c r="D597" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="E597">
-        <v>2205305816553</v>
+        <v>2205304903645</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598">
         <v>597</v>
       </c>
       <c r="B598">
-        <v>3856</v>
+        <v>3855</v>
       </c>
       <c r="C598" t="s">
+        <v>795</v>
+      </c>
+      <c r="D598" t="s">
         <v>794</v>
       </c>
-      <c r="D598" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E598">
-        <v>2205304599190</v>
+        <v>2205305816553</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599">
         <v>598</v>
       </c>
       <c r="B599">
-        <v>3857</v>
+        <v>3856</v>
       </c>
       <c r="C599" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="D599" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="E599">
-        <v>2205306273927</v>
+        <v>2205304599190</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600">
         <v>599</v>
       </c>
       <c r="B600">
-        <v>3853</v>
+        <v>3857</v>
       </c>
       <c r="C600" t="s">
-        <v>664</v>
+        <v>797</v>
       </c>
       <c r="D600" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E600">
-        <v>2205309690014</v>
+        <v>2205306273927</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601">
         <v>600</v>
       </c>
-      <c r="B601" t="s">
-        <v>797</v>
+      <c r="B601">
+        <v>3853</v>
       </c>
       <c r="C601" t="s">
+        <v>666</v>
+      </c>
+      <c r="D601" t="s">
         <v>798</v>
       </c>
-      <c r="D601" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E601">
-        <v>2205253580320</v>
+        <v>2205309690014</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602">
         <v>601</v>
       </c>
-      <c r="B602">
-        <v>3849</v>
+      <c r="B602" t="s">
+        <v>799</v>
       </c>
       <c r="C602" t="s">
         <v>800</v>
       </c>
       <c r="D602" t="s">
         <v>801</v>
       </c>
       <c r="E602">
-        <v>2205307586505</v>
+        <v>2205253580320</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603">
         <v>602</v>
       </c>
       <c r="B603">
-        <v>3850</v>
+        <v>3849</v>
       </c>
       <c r="C603" t="s">
         <v>802</v>
       </c>
       <c r="D603" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="E603">
-        <v>2205301650601</v>
+        <v>2205307586505</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604">
         <v>603</v>
       </c>
       <c r="B604">
-        <v>3851</v>
+        <v>3850</v>
       </c>
       <c r="C604" t="s">
+        <v>804</v>
+      </c>
+      <c r="D604" t="s">
         <v>803</v>
       </c>
-      <c r="D604" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E604">
-        <v>2205306992634</v>
+        <v>2205301650601</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605">
-        <v>3848</v>
+        <v>3851</v>
       </c>
       <c r="C605" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D605" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="E605">
-        <v>2205306278391</v>
+        <v>2205306992634</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606">
-        <v>3845</v>
+        <v>3848</v>
       </c>
       <c r="C606" t="s">
         <v>806</v>
       </c>
       <c r="D606" t="s">
         <v>807</v>
       </c>
       <c r="E606">
-        <v>2205303107075</v>
+        <v>2205306278391</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607">
         <v>606</v>
       </c>
       <c r="B607">
-        <v>3846</v>
+        <v>3845</v>
       </c>
       <c r="C607" t="s">
         <v>808</v>
       </c>
       <c r="D607" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="E607">
-        <v>2205301724490</v>
+        <v>2205303107075</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608">
         <v>607</v>
       </c>
       <c r="B608">
-        <v>3847</v>
+        <v>3846</v>
       </c>
       <c r="C608" t="s">
+        <v>810</v>
+      </c>
+      <c r="D608" t="s">
         <v>809</v>
       </c>
-      <c r="D608" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E608">
-        <v>2205304808698</v>
+        <v>2205301724490</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609">
         <v>608</v>
       </c>
-      <c r="B609" t="s">
-        <v>810</v>
+      <c r="B609">
+        <v>3847</v>
       </c>
       <c r="C609" t="s">
         <v>811</v>
       </c>
       <c r="D609" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="E609">
-        <v>2205253853045</v>
+        <v>2205304808698</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610">
         <v>609</v>
       </c>
-      <c r="B610">
-        <v>3842</v>
+      <c r="B610" t="s">
+        <v>812</v>
       </c>
       <c r="C610" t="s">
         <v>813</v>
       </c>
       <c r="D610" t="s">
         <v>814</v>
       </c>
       <c r="E610">
-        <v>2205306635386</v>
+        <v>2205253853045</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611">
-        <v>3843</v>
+        <v>3842</v>
       </c>
       <c r="C611" t="s">
         <v>815</v>
       </c>
       <c r="D611" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="E611">
-        <v>2205308640344</v>
+        <v>2205306635386</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612">
         <v>611</v>
       </c>
       <c r="B612">
-        <v>3839</v>
+        <v>3843</v>
       </c>
       <c r="C612" t="s">
+        <v>817</v>
+      </c>
+      <c r="D612" t="s">
         <v>816</v>
       </c>
-      <c r="D612" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E612">
-        <v>2205308507941</v>
+        <v>2205308640344</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613">
-        <v>3840</v>
+        <v>3839</v>
       </c>
       <c r="C613" t="s">
         <v>818</v>
       </c>
       <c r="D613" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="E613">
-        <v>2205302333619</v>
+        <v>2205308507941</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614">
-        <v>3841</v>
+        <v>3840</v>
       </c>
       <c r="C614" t="s">
+        <v>820</v>
+      </c>
+      <c r="D614" t="s">
         <v>819</v>
       </c>
-      <c r="D614" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E614">
-        <v>2205303490843</v>
+        <v>2205302333619</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615">
         <v>614</v>
       </c>
-      <c r="B615" t="s">
-        <v>820</v>
+      <c r="B615">
+        <v>3841</v>
       </c>
       <c r="C615" t="s">
         <v>821</v>
       </c>
       <c r="D615" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="E615">
-        <v>2205257378306</v>
+        <v>2205303490843</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616">
         <v>615</v>
       </c>
-      <c r="B616">
-        <v>845</v>
+      <c r="B616" t="s">
+        <v>822</v>
       </c>
       <c r="C616" t="s">
         <v>823</v>
       </c>
       <c r="D616" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="E616">
-        <v>2604238215881</v>
+        <v>2205257378306</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617">
         <v>616</v>
       </c>
       <c r="B617">
-        <v>3837</v>
+        <v>845</v>
       </c>
       <c r="C617" t="s">
+        <v>825</v>
+      </c>
+      <c r="D617" t="s">
         <v>824</v>
       </c>
-      <c r="D617" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E617">
-        <v>2205307348059</v>
+        <v>2604238215881</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618">
         <v>617</v>
       </c>
       <c r="B618">
-        <v>3838</v>
+        <v>3837</v>
       </c>
       <c r="C618" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D618" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="E618">
-        <v>2205302401546</v>
+        <v>2205307348059</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619">
         <v>618</v>
       </c>
-      <c r="B619" t="s">
-        <v>826</v>
+      <c r="B619">
+        <v>3838</v>
       </c>
       <c r="C619" t="s">
         <v>827</v>
       </c>
       <c r="D619" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="E619">
-        <v>2205252532488</v>
+        <v>2205302401546</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620">
         <v>619</v>
       </c>
-      <c r="B620">
-        <v>3834</v>
+      <c r="B620" t="s">
+        <v>828</v>
       </c>
       <c r="C620" t="s">
-        <v>813</v>
+        <v>829</v>
       </c>
       <c r="D620" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="E620">
-        <v>2205308968353</v>
+        <v>2205252532488</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621">
         <v>620</v>
       </c>
       <c r="B621">
-        <v>3835</v>
+        <v>3834</v>
       </c>
       <c r="C621" t="s">
-        <v>829</v>
+        <v>815</v>
       </c>
       <c r="D621" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="E621">
-        <v>2205302623095</v>
+        <v>2205308968353</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622">
         <v>621</v>
       </c>
-      <c r="B622" t="s">
-        <v>830</v>
+      <c r="B622">
+        <v>3835</v>
       </c>
       <c r="C622" t="s">
         <v>831</v>
       </c>
       <c r="D622" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="E622">
-        <v>2205256283911</v>
+        <v>2205302623095</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623">
         <v>622</v>
       </c>
-      <c r="B623">
-        <v>3829</v>
+      <c r="B623" t="s">
+        <v>832</v>
       </c>
       <c r="C623" t="s">
         <v>833</v>
       </c>
       <c r="D623" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="E623">
-        <v>2205309976146</v>
+        <v>2205256283911</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624">
         <v>623</v>
       </c>
       <c r="B624">
-        <v>3830</v>
+        <v>3829</v>
       </c>
       <c r="C624" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
       <c r="D624" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="E624">
-        <v>2205304488885</v>
+        <v>2205309976146</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="A625">
         <v>624</v>
       </c>
       <c r="B625">
-        <v>3831</v>
+        <v>3830</v>
       </c>
       <c r="C625" t="s">
+        <v>831</v>
+      </c>
+      <c r="D625" t="s">
         <v>834</v>
       </c>
-      <c r="D625" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E625">
-        <v>2205305723517</v>
+        <v>2205304488885</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="A626">
         <v>625</v>
       </c>
       <c r="B626">
-        <v>3827</v>
+        <v>3831</v>
       </c>
       <c r="C626" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D626" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="E626">
-        <v>2205304114915</v>
+        <v>2205305723517</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="A627">
         <v>626</v>
       </c>
       <c r="B627">
-        <v>3826</v>
+        <v>3827</v>
       </c>
       <c r="C627" t="s">
-        <v>689</v>
+        <v>837</v>
       </c>
       <c r="D627" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="E627">
-        <v>2205301747306</v>
+        <v>2205304114915</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628">
         <v>627</v>
       </c>
       <c r="B628">
-        <v>3823</v>
+        <v>3826</v>
       </c>
       <c r="C628" t="s">
-        <v>838</v>
+        <v>691</v>
       </c>
       <c r="D628" t="s">
         <v>839</v>
       </c>
       <c r="E628">
-        <v>2205302834542</v>
+        <v>2205301747306</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="A629">
         <v>628</v>
       </c>
       <c r="B629">
-        <v>3824</v>
+        <v>3823</v>
       </c>
       <c r="C629" t="s">
-        <v>724</v>
+        <v>840</v>
       </c>
       <c r="D629" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="E629">
-        <v>2205306890435</v>
+        <v>2205302834542</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="A630">
         <v>629</v>
       </c>
       <c r="B630">
-        <v>3825</v>
+        <v>3824</v>
       </c>
       <c r="C630" t="s">
-        <v>840</v>
+        <v>726</v>
       </c>
       <c r="D630" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="E630">
-        <v>2205307238637</v>
+        <v>2205306890435</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631">
         <v>630</v>
       </c>
       <c r="B631">
-        <v>3821</v>
+        <v>3825</v>
       </c>
       <c r="C631" t="s">
+        <v>842</v>
+      </c>
+      <c r="D631" t="s">
         <v>841</v>
       </c>
-      <c r="D631" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E631">
-        <v>2205309147095</v>
+        <v>2205307238637</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632">
         <v>631</v>
       </c>
       <c r="B632">
-        <v>3822</v>
+        <v>3821</v>
       </c>
       <c r="C632" t="s">
         <v>843</v>
       </c>
       <c r="D632" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="E632">
-        <v>2205301932439</v>
+        <v>2205309147095</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633">
-        <v>3820</v>
+        <v>3822</v>
       </c>
       <c r="C633" t="s">
+        <v>845</v>
+      </c>
+      <c r="D633" t="s">
         <v>844</v>
       </c>
-      <c r="D633" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E633">
-        <v>2205301981597</v>
+        <v>2205301932439</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634">
-        <v>3814</v>
+        <v>3820</v>
       </c>
       <c r="C634" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="D634" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="E634">
-        <v>2205303913473</v>
+        <v>2205301981597</v>
       </c>
     </row>
     <row r="635" spans="1:5">
       <c r="A635">
         <v>634</v>
       </c>
       <c r="B635">
-        <v>3815</v>
+        <v>3814</v>
       </c>
       <c r="C635" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="D635" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E635">
-        <v>2205307948131</v>
+        <v>2205303913473</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636">
         <v>635</v>
       </c>
       <c r="B636">
-        <v>3816</v>
+        <v>3815</v>
       </c>
       <c r="C636" t="s">
+        <v>849</v>
+      </c>
+      <c r="D636" t="s">
         <v>848</v>
       </c>
-      <c r="D636" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E636">
-        <v>2205305546993</v>
+        <v>2205307948131</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637">
         <v>636</v>
       </c>
       <c r="B637">
-        <v>3817</v>
+        <v>3816</v>
       </c>
       <c r="C637" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D637" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E637">
-        <v>2205307576778</v>
+        <v>2205305546993</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638">
         <v>637</v>
       </c>
       <c r="B638">
-        <v>3818</v>
+        <v>3817</v>
       </c>
       <c r="C638" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="D638" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E638">
-        <v>2205306081605</v>
+        <v>2205307576778</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639">
         <v>638</v>
       </c>
       <c r="B639">
-        <v>3819</v>
+        <v>3818</v>
       </c>
       <c r="C639" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="D639" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E639">
-        <v>2205308439832</v>
+        <v>2205306081605</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640">
         <v>639</v>
       </c>
       <c r="B640">
-        <v>3811</v>
+        <v>3819</v>
       </c>
       <c r="C640" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D640" t="s">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="E640">
-        <v>2205305732994</v>
+        <v>2205308439832</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641">
         <v>640</v>
       </c>
       <c r="B641">
-        <v>3812</v>
+        <v>3811</v>
       </c>
       <c r="C641" t="s">
         <v>854</v>
       </c>
       <c r="D641" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="E641">
-        <v>2205309261502</v>
+        <v>2205305732994</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642">
         <v>641</v>
       </c>
       <c r="B642">
-        <v>3813</v>
+        <v>3812</v>
       </c>
       <c r="C642" t="s">
-        <v>689</v>
+        <v>856</v>
       </c>
       <c r="D642" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="E642">
-        <v>2205304223976</v>
+        <v>2205309261502</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643">
-        <v>3807</v>
+        <v>3813</v>
       </c>
       <c r="C643" t="s">
+        <v>691</v>
+      </c>
+      <c r="D643" t="s">
         <v>855</v>
       </c>
-      <c r="D643" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E643">
-        <v>2205308847460</v>
+        <v>2205304223976</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644">
         <v>643</v>
       </c>
       <c r="B644">
-        <v>3808</v>
+        <v>3807</v>
       </c>
       <c r="C644" t="s">
         <v>857</v>
       </c>
       <c r="D644" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="E644">
-        <v>2205309604809</v>
+        <v>2205308847460</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645">
         <v>644</v>
       </c>
       <c r="B645">
-        <v>3809</v>
+        <v>3808</v>
       </c>
       <c r="C645" t="s">
+        <v>859</v>
+      </c>
+      <c r="D645" t="s">
         <v>858</v>
       </c>
-      <c r="D645" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E645">
-        <v>2205303154260</v>
+        <v>2205309604809</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646">
-        <v>3810</v>
+        <v>3809</v>
       </c>
       <c r="C646" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="D646" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="E646">
-        <v>2205303110639</v>
+        <v>2205303154260</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647">
         <v>646</v>
       </c>
       <c r="B647">
-        <v>3806</v>
+        <v>3810</v>
       </c>
       <c r="C647" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="D647" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="E647">
-        <v>2205304973821</v>
+        <v>2205303110639</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648">
         <v>647</v>
       </c>
       <c r="B648">
-        <v>3804</v>
+        <v>3806</v>
       </c>
       <c r="C648" t="s">
         <v>862</v>
       </c>
       <c r="D648" t="s">
         <v>863</v>
       </c>
       <c r="E648">
-        <v>2205305504021</v>
+        <v>2205304973821</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649">
         <v>648</v>
       </c>
       <c r="B649">
-        <v>3805</v>
+        <v>3804</v>
       </c>
       <c r="C649" t="s">
         <v>864</v>
       </c>
       <c r="D649" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="E649">
-        <v>2205306941872</v>
+        <v>2205305504021</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650">
-        <v>3803</v>
+        <v>3805</v>
       </c>
       <c r="C650" t="s">
+        <v>866</v>
+      </c>
+      <c r="D650" t="s">
         <v>865</v>
       </c>
-      <c r="D650" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E650">
-        <v>2205302085234</v>
+        <v>2205306941872</v>
       </c>
     </row>
     <row r="651" spans="1:5">
       <c r="A651">
         <v>650</v>
       </c>
       <c r="B651">
-        <v>3802</v>
+        <v>3803</v>
       </c>
       <c r="C651" t="s">
         <v>867</v>
       </c>
       <c r="D651" t="s">
         <v>868</v>
       </c>
       <c r="E651">
-        <v>2205304743584</v>
+        <v>2205302085234</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652">
         <v>651</v>
       </c>
       <c r="B652">
-        <v>3801</v>
+        <v>3802</v>
       </c>
       <c r="C652" t="s">
         <v>869</v>
       </c>
       <c r="D652" t="s">
         <v>870</v>
       </c>
       <c r="E652">
-        <v>2205309398871</v>
+        <v>2205304743584</v>
       </c>
     </row>
     <row r="653" spans="1:5">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653">
-        <v>3799</v>
+        <v>3801</v>
       </c>
       <c r="C653" t="s">
-        <v>689</v>
+        <v>871</v>
       </c>
       <c r="D653" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="E653">
-        <v>2205309914672</v>
+        <v>2205309398871</v>
       </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654">
         <v>653</v>
       </c>
       <c r="B654">
-        <v>3800</v>
+        <v>3799</v>
       </c>
       <c r="C654" t="s">
-        <v>872</v>
+        <v>691</v>
       </c>
       <c r="D654" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="E654">
-        <v>2205303829243</v>
+        <v>2205309914672</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655">
-        <v>3797</v>
+        <v>3800</v>
       </c>
       <c r="C655" t="s">
+        <v>874</v>
+      </c>
+      <c r="D655" t="s">
         <v>873</v>
       </c>
-      <c r="D655" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E655">
-        <v>2205309386641</v>
+        <v>2205303829243</v>
       </c>
     </row>
     <row r="656" spans="1:5">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656">
-        <v>3798</v>
+        <v>3797</v>
       </c>
       <c r="C656" t="s">
-        <v>835</v>
+        <v>875</v>
       </c>
       <c r="D656" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="E656">
-        <v>2205304080406</v>
+        <v>2205309386641</v>
       </c>
     </row>
     <row r="657" spans="1:5">
       <c r="A657">
         <v>656</v>
       </c>
       <c r="B657">
-        <v>3796</v>
+        <v>3798</v>
       </c>
       <c r="C657" t="s">
-        <v>875</v>
+        <v>837</v>
       </c>
       <c r="D657" t="s">
         <v>876</v>
       </c>
       <c r="E657">
-        <v>2205303929663</v>
+        <v>2205304080406</v>
       </c>
     </row>
     <row r="658" spans="1:5">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658">
-        <v>3789</v>
+        <v>3796</v>
       </c>
       <c r="C658" t="s">
         <v>877</v>
       </c>
       <c r="D658" t="s">
         <v>878</v>
       </c>
       <c r="E658">
-        <v>2205307098659</v>
+        <v>2205303929663</v>
       </c>
     </row>
     <row r="659" spans="1:5">
       <c r="A659">
         <v>658</v>
       </c>
       <c r="B659">
-        <v>3790</v>
+        <v>3789</v>
       </c>
       <c r="C659" t="s">
-        <v>724</v>
+        <v>879</v>
       </c>
       <c r="D659" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="E659">
-        <v>2205302686470</v>
+        <v>2205307098659</v>
       </c>
     </row>
     <row r="660" spans="1:5">
       <c r="A660">
         <v>659</v>
       </c>
       <c r="B660">
-        <v>3791</v>
+        <v>3790</v>
       </c>
       <c r="C660" t="s">
-        <v>879</v>
+        <v>726</v>
       </c>
       <c r="D660" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="E660">
-        <v>2205304934118</v>
+        <v>2205302686470</v>
       </c>
     </row>
     <row r="661" spans="1:5">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661">
-        <v>3792</v>
+        <v>3791</v>
       </c>
       <c r="C661" t="s">
+        <v>881</v>
+      </c>
+      <c r="D661" t="s">
         <v>880</v>
       </c>
-      <c r="D661" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E661">
-        <v>2205302181993</v>
+        <v>2205304934118</v>
       </c>
     </row>
     <row r="662" spans="1:5">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662">
-        <v>3793</v>
+        <v>3792</v>
       </c>
       <c r="C662" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="D662" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="E662">
-        <v>2205303949713</v>
+        <v>2205302181993</v>
       </c>
     </row>
     <row r="663" spans="1:5">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663">
-        <v>3794</v>
+        <v>3793</v>
       </c>
       <c r="C663" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="D663" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="E663">
-        <v>2205303800959</v>
+        <v>2205303949713</v>
       </c>
     </row>
     <row r="664" spans="1:5">
       <c r="A664">
         <v>663</v>
       </c>
       <c r="B664">
-        <v>3795</v>
+        <v>3794</v>
       </c>
       <c r="C664" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="D664" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="E664">
-        <v>2205304930821</v>
+        <v>2205303800959</v>
       </c>
     </row>
     <row r="665" spans="1:5">
       <c r="A665">
         <v>664</v>
       </c>
-      <c r="B665" t="s">
-        <v>42</v>
+      <c r="B665">
+        <v>3795</v>
       </c>
       <c r="C665" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="D665" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
       <c r="E665">
-        <v>2205259780344</v>
+        <v>2205304930821</v>
       </c>
     </row>
     <row r="666" spans="1:5">
       <c r="A666">
         <v>665</v>
       </c>
       <c r="B666" t="s">
+        <v>44</v>
+      </c>
+      <c r="C666" t="s">
         <v>886</v>
       </c>
-      <c r="C666" t="s">
+      <c r="D666" t="s">
         <v>887</v>
       </c>
-      <c r="D666" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E666">
-        <v>2205254929745</v>
+        <v>2205259780344</v>
       </c>
     </row>
     <row r="667" spans="1:5">
       <c r="A667">
         <v>666</v>
       </c>
-      <c r="B667">
-        <v>2020</v>
+      <c r="B667" t="s">
+        <v>888</v>
       </c>
       <c r="C667" t="s">
         <v>889</v>
       </c>
       <c r="D667" t="s">
         <v>890</v>
       </c>
       <c r="E667">
-        <v>2206036456897</v>
+        <v>2205254929745</v>
       </c>
     </row>
     <row r="668" spans="1:5">
       <c r="A668">
         <v>667</v>
       </c>
       <c r="B668">
-        <v>3787</v>
+        <v>2020</v>
       </c>
       <c r="C668" t="s">
         <v>891</v>
       </c>
       <c r="D668" t="s">
         <v>892</v>
       </c>
       <c r="E668">
-        <v>2205303447055</v>
+        <v>2206036456897</v>
       </c>
     </row>
     <row r="669" spans="1:5">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669">
-        <v>3785</v>
+        <v>3787</v>
       </c>
       <c r="C669" t="s">
         <v>893</v>
       </c>
       <c r="D669" t="s">
         <v>894</v>
       </c>
       <c r="E669">
-        <v>2205304244789</v>
+        <v>2205303447055</v>
       </c>
     </row>
     <row r="670" spans="1:5">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670">
-        <v>3786</v>
+        <v>3785</v>
       </c>
       <c r="C670" t="s">
         <v>895</v>
       </c>
       <c r="D670" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E670">
-        <v>2205303084098</v>
+        <v>2205304244789</v>
       </c>
     </row>
     <row r="671" spans="1:5">
       <c r="A671">
         <v>670</v>
       </c>
       <c r="B671">
-        <v>3780</v>
+        <v>3786</v>
       </c>
       <c r="C671" t="s">
+        <v>897</v>
+      </c>
+      <c r="D671" t="s">
         <v>896</v>
       </c>
-      <c r="D671" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E671">
-        <v>2205308247680</v>
+        <v>2205303084098</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="A672">
         <v>671</v>
       </c>
       <c r="B672">
-        <v>3781</v>
+        <v>3780</v>
       </c>
       <c r="C672" t="s">
         <v>898</v>
       </c>
       <c r="D672" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="E672">
-        <v>2205309004730</v>
+        <v>2205308247680</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673">
-        <v>3782</v>
+        <v>3781</v>
       </c>
       <c r="C673" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="D673" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="E673">
-        <v>2205305814310</v>
+        <v>2205309004730</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="A674">
         <v>673</v>
       </c>
       <c r="B674">
-        <v>3783</v>
+        <v>3782</v>
       </c>
       <c r="C674" t="s">
-        <v>851</v>
+        <v>900</v>
       </c>
       <c r="D674" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="E674">
-        <v>2205306047575</v>
+        <v>2205305814310</v>
       </c>
     </row>
     <row r="675" spans="1:5">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675">
-        <v>3784</v>
+        <v>3783</v>
       </c>
       <c r="C675" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="D675" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="E675">
-        <v>2205308490917</v>
+        <v>2205306047575</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676">
-        <v>3778</v>
+        <v>3784</v>
       </c>
       <c r="C676" t="s">
+        <v>853</v>
+      </c>
+      <c r="D676" t="s">
         <v>899</v>
       </c>
-      <c r="D676" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E676">
-        <v>2205306975286</v>
+        <v>2205308490917</v>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="A677">
         <v>676</v>
       </c>
       <c r="B677">
-        <v>3779</v>
+        <v>3778</v>
       </c>
       <c r="C677" t="s">
-        <v>851</v>
+        <v>901</v>
       </c>
       <c r="D677" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="E677">
-        <v>2205305056070</v>
+        <v>2205306975286</v>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="A678">
         <v>677</v>
       </c>
       <c r="B678">
-        <v>3777</v>
+        <v>3779</v>
       </c>
       <c r="C678" t="s">
-        <v>901</v>
+        <v>853</v>
       </c>
       <c r="D678" t="s">
         <v>902</v>
       </c>
       <c r="E678">
-        <v>2205301861303</v>
+        <v>2205305056070</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679">
-        <v>3775</v>
+        <v>3777</v>
       </c>
       <c r="C679" t="s">
         <v>903</v>
       </c>
       <c r="D679" t="s">
         <v>904</v>
       </c>
       <c r="E679">
-        <v>2205305371278</v>
+        <v>2205301861303</v>
       </c>
     </row>
     <row r="680" spans="1:5">
       <c r="A680">
         <v>679</v>
       </c>
       <c r="B680">
-        <v>3776</v>
+        <v>3775</v>
       </c>
       <c r="C680" t="s">
         <v>905</v>
       </c>
       <c r="D680" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E680">
-        <v>2205307412645</v>
+        <v>2205305371278</v>
       </c>
     </row>
     <row r="681" spans="1:5">
       <c r="A681">
         <v>680</v>
       </c>
       <c r="B681">
-        <v>3772</v>
+        <v>3776</v>
       </c>
       <c r="C681" t="s">
-        <v>724</v>
+        <v>907</v>
       </c>
       <c r="D681" t="s">
         <v>906</v>
       </c>
       <c r="E681">
-        <v>2205309314548</v>
+        <v>2205307412645</v>
       </c>
     </row>
     <row r="682" spans="1:5">
       <c r="A682">
         <v>681</v>
       </c>
       <c r="B682">
-        <v>3774</v>
+        <v>3772</v>
       </c>
       <c r="C682" t="s">
-        <v>907</v>
+        <v>726</v>
       </c>
       <c r="D682" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="E682">
-        <v>2205305537731</v>
+        <v>2205309314548</v>
       </c>
     </row>
     <row r="683" spans="1:5">
       <c r="A683">
         <v>682</v>
       </c>
       <c r="B683">
-        <v>3773</v>
+        <v>3774</v>
       </c>
       <c r="C683" t="s">
+        <v>909</v>
+      </c>
+      <c r="D683" t="s">
         <v>908</v>
       </c>
-      <c r="D683" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E683">
-        <v>2205307085809</v>
+        <v>2205305537731</v>
       </c>
     </row>
     <row r="684" spans="1:5">
       <c r="A684">
         <v>683</v>
       </c>
       <c r="B684">
-        <v>3766</v>
+        <v>3773</v>
       </c>
       <c r="C684" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D684" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
       <c r="E684">
-        <v>2205308534928</v>
+        <v>2205307085809</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685">
         <v>684</v>
       </c>
       <c r="B685">
-        <v>3767</v>
+        <v>3766</v>
       </c>
       <c r="C685" t="s">
         <v>911</v>
       </c>
       <c r="D685" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E685">
-        <v>2205309841203</v>
+        <v>2205308534928</v>
       </c>
     </row>
     <row r="686" spans="1:5">
       <c r="A686">
         <v>685</v>
       </c>
       <c r="B686">
-        <v>3768</v>
+        <v>3767</v>
       </c>
       <c r="C686" t="s">
+        <v>913</v>
+      </c>
+      <c r="D686" t="s">
         <v>912</v>
       </c>
-      <c r="D686" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E686">
-        <v>2205301913420</v>
+        <v>2205309841203</v>
       </c>
     </row>
     <row r="687" spans="1:5">
       <c r="A687">
         <v>686</v>
       </c>
       <c r="B687">
-        <v>3769</v>
+        <v>3768</v>
       </c>
       <c r="C687" t="s">
-        <v>742</v>
+        <v>914</v>
       </c>
       <c r="D687" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E687">
-        <v>2205304902324</v>
+        <v>2205301913420</v>
       </c>
     </row>
     <row r="688" spans="1:5">
       <c r="A688">
         <v>687</v>
       </c>
       <c r="B688">
-        <v>3770</v>
+        <v>3769</v>
       </c>
       <c r="C688" t="s">
-        <v>913</v>
+        <v>744</v>
       </c>
       <c r="D688" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E688">
-        <v>2205301923889</v>
+        <v>2205304902324</v>
       </c>
     </row>
     <row r="689" spans="1:5">
       <c r="A689">
         <v>688</v>
       </c>
       <c r="B689">
-        <v>3771</v>
+        <v>3770</v>
       </c>
       <c r="C689" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D689" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E689">
-        <v>2205304255348</v>
+        <v>2205301923889</v>
       </c>
     </row>
     <row r="690" spans="1:5">
       <c r="A690">
         <v>689</v>
       </c>
       <c r="B690">
-        <v>3764</v>
+        <v>3771</v>
       </c>
       <c r="C690" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D690" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="E690">
-        <v>2205303522657</v>
+        <v>2205304255348</v>
       </c>
     </row>
     <row r="691" spans="1:5">
       <c r="A691">
         <v>690</v>
       </c>
       <c r="B691">
-        <v>3765</v>
+        <v>3764</v>
       </c>
       <c r="C691" t="s">
-        <v>646</v>
+        <v>917</v>
       </c>
       <c r="D691" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="E691">
-        <v>2205303429494</v>
+        <v>2205303522657</v>
       </c>
     </row>
     <row r="692" spans="1:5">
       <c r="A692">
         <v>691</v>
       </c>
       <c r="B692">
-        <v>3762</v>
+        <v>3765</v>
       </c>
       <c r="C692" t="s">
-        <v>724</v>
+        <v>648</v>
       </c>
       <c r="D692" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="E692">
-        <v>2205303932821</v>
+        <v>2205303429494</v>
       </c>
     </row>
     <row r="693" spans="1:5">
       <c r="A693">
         <v>692</v>
       </c>
       <c r="B693">
-        <v>3763</v>
+        <v>3762</v>
       </c>
       <c r="C693" t="s">
-        <v>918</v>
+        <v>726</v>
       </c>
       <c r="D693" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="E693">
-        <v>2205304317978</v>
+        <v>2205303932821</v>
       </c>
     </row>
     <row r="694" spans="1:5">
       <c r="A694">
         <v>693</v>
       </c>
       <c r="B694">
-        <v>3756</v>
+        <v>3763</v>
       </c>
       <c r="C694" t="s">
+        <v>920</v>
+      </c>
+      <c r="D694" t="s">
         <v>919</v>
       </c>
-      <c r="D694" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E694">
-        <v>2205309923392</v>
+        <v>2205304317978</v>
       </c>
     </row>
     <row r="695" spans="1:5">
       <c r="A695">
         <v>694</v>
       </c>
       <c r="B695">
-        <v>3757</v>
+        <v>3756</v>
       </c>
       <c r="C695" t="s">
         <v>921</v>
       </c>
       <c r="D695" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="E695">
-        <v>2205302509296</v>
+        <v>2205309923392</v>
       </c>
     </row>
     <row r="696" spans="1:5">
       <c r="A696">
         <v>695</v>
       </c>
       <c r="B696">
-        <v>3755</v>
+        <v>3757</v>
       </c>
       <c r="C696" t="s">
+        <v>923</v>
+      </c>
+      <c r="D696" t="s">
         <v>922</v>
       </c>
-      <c r="D696" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E696">
-        <v>2205305145667</v>
+        <v>2205302509296</v>
       </c>
     </row>
     <row r="697" spans="1:5">
       <c r="A697">
         <v>696</v>
       </c>
       <c r="B697">
-        <v>3754</v>
+        <v>3755</v>
       </c>
       <c r="C697" t="s">
         <v>924</v>
       </c>
       <c r="D697" t="s">
         <v>925</v>
       </c>
       <c r="E697">
-        <v>2205301629465</v>
+        <v>2205305145667</v>
       </c>
     </row>
     <row r="698" spans="1:5">
       <c r="A698">
         <v>697</v>
       </c>
       <c r="B698">
-        <v>3748</v>
+        <v>3754</v>
       </c>
       <c r="C698" t="s">
         <v>926</v>
       </c>
       <c r="D698" t="s">
         <v>927</v>
       </c>
       <c r="E698">
-        <v>2205307444573</v>
+        <v>2205301629465</v>
       </c>
     </row>
     <row r="699" spans="1:5">
       <c r="A699">
         <v>698</v>
       </c>
       <c r="B699">
-        <v>3749</v>
+        <v>3748</v>
       </c>
       <c r="C699" t="s">
         <v>928</v>
       </c>
       <c r="D699" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="E699">
-        <v>2205303954231</v>
+        <v>2205307444573</v>
       </c>
     </row>
     <row r="700" spans="1:5">
       <c r="A700">
         <v>699</v>
       </c>
       <c r="B700">
-        <v>3750</v>
+        <v>3749</v>
       </c>
       <c r="C700" t="s">
+        <v>930</v>
+      </c>
+      <c r="D700" t="s">
         <v>929</v>
       </c>
-      <c r="D700" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E700">
-        <v>2205309383505</v>
+        <v>2205303954231</v>
       </c>
     </row>
     <row r="701" spans="1:5">
       <c r="A701">
         <v>700</v>
       </c>
       <c r="B701">
-        <v>3751</v>
+        <v>3750</v>
       </c>
       <c r="C701" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="D701" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="E701">
-        <v>2205308883424</v>
+        <v>2205309383505</v>
       </c>
     </row>
     <row r="702" spans="1:5">
       <c r="A702">
         <v>701</v>
       </c>
       <c r="B702">
-        <v>3752</v>
+        <v>3751</v>
       </c>
       <c r="C702" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="D702" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="E702">
-        <v>2205308740819</v>
+        <v>2205308883424</v>
       </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703">
         <v>702</v>
       </c>
       <c r="B703">
-        <v>3753</v>
+        <v>3752</v>
       </c>
       <c r="C703" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="D703" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="E703">
-        <v>2205306426196</v>
+        <v>2205308740819</v>
       </c>
     </row>
     <row r="704" spans="1:5">
       <c r="A704">
         <v>703</v>
       </c>
       <c r="B704">
-        <v>2020</v>
+        <v>3753</v>
       </c>
       <c r="C704" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="D704" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="E704">
-        <v>2206033733024</v>
+        <v>2205306426196</v>
       </c>
     </row>
     <row r="705" spans="1:5">
       <c r="A705">
         <v>704</v>
       </c>
       <c r="B705">
-        <v>3743</v>
+        <v>2020</v>
       </c>
       <c r="C705" t="s">
         <v>935</v>
       </c>
       <c r="D705" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E705">
-        <v>2205301171385</v>
+        <v>2206033733024</v>
       </c>
     </row>
     <row r="706" spans="1:5">
       <c r="A706">
         <v>705</v>
       </c>
       <c r="B706">
-        <v>3744</v>
+        <v>3743</v>
       </c>
       <c r="C706" t="s">
+        <v>937</v>
+      </c>
+      <c r="D706" t="s">
         <v>936</v>
       </c>
-      <c r="D706" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E706">
-        <v>2205304627673</v>
+        <v>2205301171385</v>
       </c>
     </row>
     <row r="707" spans="1:5">
       <c r="A707">
         <v>706</v>
       </c>
       <c r="B707">
-        <v>3745</v>
+        <v>3744</v>
       </c>
       <c r="C707" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="D707" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E707">
-        <v>2205309381222</v>
+        <v>2205304627673</v>
       </c>
     </row>
     <row r="708" spans="1:5">
       <c r="A708">
         <v>707</v>
       </c>
       <c r="B708">
-        <v>3747</v>
+        <v>3745</v>
       </c>
       <c r="C708" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="D708" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E708">
-        <v>2205305831076</v>
+        <v>2205309381222</v>
       </c>
     </row>
     <row r="709" spans="1:5">
       <c r="A709">
         <v>708</v>
       </c>
       <c r="B709">
-        <v>3746</v>
+        <v>3747</v>
       </c>
       <c r="C709" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="D709" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E709">
-        <v>2205303590957</v>
+        <v>2205305831076</v>
       </c>
     </row>
     <row r="710" spans="1:5">
       <c r="A710">
         <v>709</v>
       </c>
       <c r="B710">
-        <v>3742</v>
+        <v>3746</v>
       </c>
       <c r="C710" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="D710" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="E710">
-        <v>2205301281048</v>
+        <v>2205303590957</v>
       </c>
     </row>
     <row r="711" spans="1:5">
       <c r="A711">
         <v>710</v>
       </c>
       <c r="B711">
-        <v>3741</v>
+        <v>3742</v>
       </c>
       <c r="C711" t="s">
         <v>942</v>
       </c>
       <c r="D711" t="s">
         <v>943</v>
       </c>
       <c r="E711">
-        <v>2205308432177</v>
+        <v>2205301281048</v>
       </c>
     </row>
     <row r="712" spans="1:5">
       <c r="A712">
         <v>711</v>
       </c>
-      <c r="B712" t="s">
+      <c r="B712">
+        <v>3741</v>
+      </c>
+      <c r="C712" t="s">
         <v>944</v>
       </c>
-      <c r="C712" t="s">
+      <c r="D712" t="s">
         <v>945</v>
       </c>
-      <c r="D712" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E712">
-        <v>2205257542459</v>
+        <v>2205308432177</v>
       </c>
     </row>
     <row r="713" spans="1:5">
       <c r="A713">
         <v>712</v>
       </c>
-      <c r="B713">
-        <v>3728</v>
+      <c r="B713" t="s">
+        <v>946</v>
       </c>
       <c r="C713" t="s">
         <v>947</v>
       </c>
       <c r="D713" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="E713">
-        <v>2205309673811</v>
+        <v>2205257542459</v>
       </c>
     </row>
     <row r="714" spans="1:5">
       <c r="A714">
         <v>713</v>
       </c>
       <c r="B714">
-        <v>3729</v>
+        <v>3728</v>
       </c>
       <c r="C714" t="s">
+        <v>949</v>
+      </c>
+      <c r="D714" t="s">
         <v>948</v>
       </c>
-      <c r="D714" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E714">
-        <v>2205309111100</v>
+        <v>2205309673811</v>
       </c>
     </row>
     <row r="715" spans="1:5">
       <c r="A715">
         <v>714</v>
       </c>
       <c r="B715">
-        <v>3730</v>
+        <v>3729</v>
       </c>
       <c r="C715" t="s">
-        <v>664</v>
+        <v>950</v>
       </c>
       <c r="D715" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="E715">
-        <v>2205305052576</v>
+        <v>2205309111100</v>
       </c>
     </row>
     <row r="716" spans="1:5">
       <c r="A716">
         <v>715</v>
       </c>
       <c r="B716">
-        <v>3731</v>
+        <v>3730</v>
       </c>
       <c r="C716" t="s">
-        <v>949</v>
+        <v>666</v>
       </c>
       <c r="D716" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="E716">
-        <v>2205308440976</v>
+        <v>2205305052576</v>
       </c>
     </row>
     <row r="717" spans="1:5">
       <c r="A717">
         <v>716</v>
       </c>
       <c r="B717">
-        <v>3732</v>
+        <v>3731</v>
       </c>
       <c r="C717" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="D717" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="E717">
-        <v>2205305566058</v>
+        <v>2205308440976</v>
       </c>
     </row>
     <row r="718" spans="1:5">
       <c r="A718">
         <v>717</v>
       </c>
       <c r="B718">
-        <v>3733</v>
+        <v>3732</v>
       </c>
       <c r="C718" t="s">
-        <v>724</v>
+        <v>952</v>
       </c>
       <c r="D718" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="E718">
-        <v>2205301593817</v>
+        <v>2205305566058</v>
       </c>
     </row>
     <row r="719" spans="1:5">
       <c r="A719">
         <v>718</v>
       </c>
       <c r="B719">
-        <v>3734</v>
+        <v>3733</v>
       </c>
       <c r="C719" t="s">
-        <v>951</v>
+        <v>726</v>
       </c>
       <c r="D719" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="E719">
-        <v>2205305093961</v>
+        <v>2205301593817</v>
       </c>
     </row>
     <row r="720" spans="1:5">
       <c r="A720">
         <v>719</v>
       </c>
       <c r="B720">
-        <v>3735</v>
+        <v>3734</v>
       </c>
       <c r="C720" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="D720" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="E720">
-        <v>2205302965420</v>
+        <v>2205305093961</v>
       </c>
     </row>
     <row r="721" spans="1:5">
       <c r="A721">
         <v>720</v>
       </c>
       <c r="B721">
-        <v>3736</v>
+        <v>3735</v>
       </c>
       <c r="C721" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="D721" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="E721">
-        <v>2205309621823</v>
+        <v>2205302965420</v>
       </c>
     </row>
     <row r="722" spans="1:5">
       <c r="A722">
         <v>721</v>
       </c>
       <c r="B722">
-        <v>3737</v>
+        <v>3736</v>
       </c>
       <c r="C722" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="D722" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="E722">
-        <v>2205303959039</v>
+        <v>2205309621823</v>
       </c>
     </row>
     <row r="723" spans="1:5">
       <c r="A723">
         <v>722</v>
       </c>
       <c r="B723">
-        <v>3738</v>
+        <v>3737</v>
       </c>
       <c r="C723" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="D723" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="E723">
-        <v>2205308061243</v>
+        <v>2205303959039</v>
       </c>
     </row>
     <row r="724" spans="1:5">
       <c r="A724">
         <v>723</v>
       </c>
       <c r="B724">
-        <v>3727</v>
+        <v>3738</v>
       </c>
       <c r="C724" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D724" t="s">
-        <v>957</v>
+        <v>948</v>
       </c>
       <c r="E724">
-        <v>2205305608813</v>
+        <v>2205308061243</v>
       </c>
     </row>
     <row r="725" spans="1:5">
       <c r="A725">
         <v>724</v>
       </c>
       <c r="B725">
-        <v>3726</v>
+        <v>3727</v>
       </c>
       <c r="C725" t="s">
         <v>958</v>
       </c>
       <c r="D725" t="s">
         <v>959</v>
       </c>
       <c r="E725">
-        <v>2205304780107</v>
+        <v>2205305608813</v>
       </c>
     </row>
     <row r="726" spans="1:5">
       <c r="A726">
         <v>725</v>
       </c>
       <c r="B726">
-        <v>3722</v>
+        <v>3726</v>
       </c>
       <c r="C726" t="s">
         <v>960</v>
       </c>
       <c r="D726" t="s">
         <v>961</v>
       </c>
       <c r="E726">
-        <v>2205302347138</v>
+        <v>2205304780107</v>
       </c>
     </row>
     <row r="727" spans="1:5">
       <c r="A727">
         <v>726</v>
       </c>
       <c r="B727">
-        <v>3723</v>
+        <v>3722</v>
       </c>
       <c r="C727" t="s">
         <v>962</v>
       </c>
       <c r="D727" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E727">
-        <v>2205304043548</v>
+        <v>2205302347138</v>
       </c>
     </row>
     <row r="728" spans="1:5">
       <c r="A728">
         <v>727</v>
       </c>
       <c r="B728">
-        <v>3724</v>
+        <v>3723</v>
       </c>
       <c r="C728" t="s">
+        <v>964</v>
+      </c>
+      <c r="D728" t="s">
         <v>963</v>
       </c>
-      <c r="D728" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E728">
-        <v>2205306090068</v>
+        <v>2205304043548</v>
       </c>
     </row>
     <row r="729" spans="1:5">
       <c r="A729">
         <v>728</v>
       </c>
       <c r="B729">
-        <v>3725</v>
+        <v>3724</v>
       </c>
       <c r="C729" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="D729" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E729">
-        <v>2205308025189</v>
+        <v>2205306090068</v>
       </c>
     </row>
     <row r="730" spans="1:5">
       <c r="A730">
         <v>729</v>
       </c>
       <c r="B730">
-        <v>3720</v>
+        <v>3725</v>
       </c>
       <c r="C730" t="s">
-        <v>724</v>
+        <v>966</v>
       </c>
       <c r="D730" t="s">
-        <v>965</v>
+        <v>963</v>
       </c>
       <c r="E730">
-        <v>2205308780760</v>
+        <v>2205308025189</v>
       </c>
     </row>
     <row r="731" spans="1:5">
       <c r="A731">
         <v>730</v>
       </c>
       <c r="B731">
-        <v>3721</v>
+        <v>3720</v>
       </c>
       <c r="C731" t="s">
-        <v>966</v>
+        <v>726</v>
       </c>
       <c r="D731" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="E731">
-        <v>2205301299817</v>
+        <v>2205308780760</v>
       </c>
     </row>
     <row r="732" spans="1:5">
       <c r="A732">
         <v>731</v>
       </c>
       <c r="B732">
-        <v>3719</v>
+        <v>3721</v>
       </c>
       <c r="C732" t="s">
+        <v>968</v>
+      </c>
+      <c r="D732" t="s">
         <v>967</v>
       </c>
-      <c r="D732" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E732">
-        <v>2205307132935</v>
+        <v>2205301299817</v>
       </c>
     </row>
     <row r="733" spans="1:5">
       <c r="A733">
         <v>732</v>
       </c>
       <c r="B733">
-        <v>3714</v>
+        <v>3719</v>
       </c>
       <c r="C733" t="s">
         <v>969</v>
       </c>
       <c r="D733" t="s">
         <v>970</v>
       </c>
       <c r="E733">
-        <v>2205303218422</v>
+        <v>2205307132935</v>
       </c>
     </row>
     <row r="734" spans="1:5">
       <c r="A734">
         <v>733</v>
       </c>
       <c r="B734">
-        <v>3715</v>
+        <v>3714</v>
       </c>
       <c r="C734" t="s">
         <v>971</v>
       </c>
       <c r="D734" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E734">
-        <v>2205303284250</v>
+        <v>2205303218422</v>
       </c>
     </row>
     <row r="735" spans="1:5">
       <c r="A735">
         <v>734</v>
       </c>
       <c r="B735">
-        <v>3716</v>
+        <v>3715</v>
       </c>
       <c r="C735" t="s">
+        <v>973</v>
+      </c>
+      <c r="D735" t="s">
         <v>972</v>
       </c>
-      <c r="D735" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E735">
-        <v>2205306575482</v>
+        <v>2205303284250</v>
       </c>
     </row>
     <row r="736" spans="1:5">
       <c r="A736">
         <v>735</v>
       </c>
       <c r="B736">
-        <v>3717</v>
+        <v>3716</v>
       </c>
       <c r="C736" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="D736" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E736">
-        <v>2205307807505</v>
+        <v>2205306575482</v>
       </c>
     </row>
     <row r="737" spans="1:5">
       <c r="A737">
         <v>736</v>
       </c>
-      <c r="B737" t="s">
-        <v>974</v>
+      <c r="B737">
+        <v>3717</v>
       </c>
       <c r="C737" t="s">
         <v>975</v>
       </c>
       <c r="D737" t="s">
-        <v>976</v>
+        <v>972</v>
       </c>
       <c r="E737">
-        <v>2205256201799</v>
+        <v>2205307807505</v>
       </c>
     </row>
     <row r="738" spans="1:5">
       <c r="A738">
         <v>737</v>
       </c>
-      <c r="B738">
-        <v>3708</v>
+      <c r="B738" t="s">
+        <v>976</v>
       </c>
       <c r="C738" t="s">
         <v>977</v>
       </c>
       <c r="D738" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E738">
-        <v>2205301380742</v>
+        <v>2205256201799</v>
       </c>
     </row>
     <row r="739" spans="1:5">
       <c r="A739">
         <v>738</v>
       </c>
       <c r="B739">
-        <v>3709</v>
+        <v>3708</v>
       </c>
       <c r="C739" t="s">
+        <v>979</v>
+      </c>
+      <c r="D739" t="s">
         <v>978</v>
       </c>
-      <c r="D739" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E739">
-        <v>2205306249905</v>
+        <v>2205301380742</v>
       </c>
     </row>
     <row r="740" spans="1:5">
       <c r="A740">
         <v>739</v>
       </c>
       <c r="B740">
-        <v>3710</v>
+        <v>3709</v>
       </c>
       <c r="C740" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="D740" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E740">
-        <v>2205302533649</v>
+        <v>2205306249905</v>
       </c>
     </row>
     <row r="741" spans="1:5">
       <c r="A741">
         <v>740</v>
       </c>
       <c r="B741">
-        <v>3711</v>
+        <v>3710</v>
       </c>
       <c r="C741" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="D741" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E741">
-        <v>2205309843969</v>
+        <v>2205302533649</v>
       </c>
     </row>
     <row r="742" spans="1:5">
       <c r="A742">
         <v>741</v>
       </c>
       <c r="B742">
-        <v>3712</v>
+        <v>3711</v>
       </c>
       <c r="C742" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="D742" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E742">
-        <v>2205301431363</v>
+        <v>2205309843969</v>
       </c>
     </row>
     <row r="743" spans="1:5">
       <c r="A743">
         <v>742</v>
       </c>
       <c r="B743">
-        <v>3713</v>
+        <v>3712</v>
       </c>
       <c r="C743" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="D743" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E743">
-        <v>2205303306756</v>
+        <v>2205301431363</v>
       </c>
     </row>
     <row r="744" spans="1:5">
       <c r="A744">
         <v>743</v>
       </c>
       <c r="B744">
-        <v>3705</v>
+        <v>3713</v>
       </c>
       <c r="C744" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="D744" t="s">
-        <v>984</v>
+        <v>978</v>
       </c>
       <c r="E744">
-        <v>2205306874945</v>
+        <v>2205303306756</v>
       </c>
     </row>
     <row r="745" spans="1:5">
       <c r="A745">
         <v>744</v>
       </c>
       <c r="B745">
-        <v>3706</v>
+        <v>3705</v>
       </c>
       <c r="C745" t="s">
         <v>985</v>
       </c>
       <c r="D745" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="E745">
-        <v>2205307045362</v>
+        <v>2205306874945</v>
       </c>
     </row>
     <row r="746" spans="1:5">
       <c r="A746">
         <v>745</v>
       </c>
       <c r="B746">
-        <v>3707</v>
+        <v>3706</v>
       </c>
       <c r="C746" t="s">
+        <v>987</v>
+      </c>
+      <c r="D746" t="s">
         <v>986</v>
       </c>
-      <c r="D746" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E746">
-        <v>2205307549429</v>
+        <v>2205307045362</v>
       </c>
     </row>
     <row r="747" spans="1:5">
       <c r="A747">
         <v>746</v>
       </c>
       <c r="B747">
-        <v>3694</v>
+        <v>3707</v>
       </c>
       <c r="C747" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="D747" t="s">
-        <v>988</v>
+        <v>986</v>
       </c>
       <c r="E747">
-        <v>2205307302200</v>
+        <v>2205307549429</v>
       </c>
     </row>
     <row r="748" spans="1:5">
       <c r="A748">
         <v>747</v>
       </c>
       <c r="B748">
-        <v>3695</v>
+        <v>3694</v>
       </c>
       <c r="C748" t="s">
         <v>989</v>
       </c>
       <c r="D748" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E748">
-        <v>2205305649288</v>
+        <v>2205307302200</v>
       </c>
     </row>
     <row r="749" spans="1:5">
       <c r="A749">
         <v>748</v>
       </c>
       <c r="B749">
-        <v>3696</v>
+        <v>3695</v>
       </c>
       <c r="C749" t="s">
+        <v>991</v>
+      </c>
+      <c r="D749" t="s">
         <v>990</v>
       </c>
-      <c r="D749" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E749">
-        <v>2205304408757</v>
+        <v>2205305649288</v>
       </c>
     </row>
     <row r="750" spans="1:5">
       <c r="A750">
         <v>749</v>
       </c>
       <c r="B750">
-        <v>3697</v>
+        <v>3696</v>
       </c>
       <c r="C750" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="D750" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E750">
-        <v>2205304849097</v>
+        <v>2205304408757</v>
       </c>
     </row>
     <row r="751" spans="1:5">
       <c r="A751">
         <v>750</v>
       </c>
       <c r="B751">
-        <v>3698</v>
+        <v>3697</v>
       </c>
       <c r="C751" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D751" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E751">
-        <v>2205305556460</v>
+        <v>2205304849097</v>
       </c>
     </row>
     <row r="752" spans="1:5">
       <c r="A752">
         <v>751</v>
       </c>
       <c r="B752">
-        <v>3699</v>
+        <v>3698</v>
       </c>
       <c r="C752" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="D752" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E752">
-        <v>2205309080408</v>
+        <v>2205305556460</v>
       </c>
     </row>
     <row r="753" spans="1:5">
       <c r="A753">
         <v>752</v>
       </c>
       <c r="B753">
-        <v>3701</v>
+        <v>3699</v>
       </c>
       <c r="C753" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="D753" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E753">
-        <v>2205308955513</v>
+        <v>2205309080408</v>
       </c>
     </row>
     <row r="754" spans="1:5">
       <c r="A754">
         <v>753</v>
       </c>
       <c r="B754">
-        <v>3702</v>
+        <v>3701</v>
       </c>
       <c r="C754" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="D754" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E754">
-        <v>2205301620606</v>
+        <v>2205308955513</v>
       </c>
     </row>
     <row r="755" spans="1:5">
       <c r="A755">
         <v>754</v>
       </c>
       <c r="B755">
-        <v>3703</v>
+        <v>3702</v>
       </c>
       <c r="C755" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="D755" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E755">
-        <v>2205309540486</v>
+        <v>2205301620606</v>
       </c>
     </row>
     <row r="756" spans="1:5">
       <c r="A756">
         <v>755</v>
       </c>
       <c r="B756">
-        <v>3704</v>
+        <v>3703</v>
       </c>
       <c r="C756" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="D756" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E756">
-        <v>2205306447928</v>
+        <v>2205309540486</v>
       </c>
     </row>
     <row r="757" spans="1:5">
       <c r="A757">
         <v>756</v>
       </c>
       <c r="B757">
-        <v>3700</v>
+        <v>3704</v>
       </c>
       <c r="C757" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="D757" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E757">
-        <v>2205306027770</v>
+        <v>2205306447928</v>
       </c>
     </row>
     <row r="758" spans="1:5">
       <c r="A758">
         <v>757</v>
       </c>
       <c r="B758">
-        <v>3693</v>
+        <v>3700</v>
       </c>
       <c r="C758" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="D758" t="s">
-        <v>1000</v>
+        <v>990</v>
       </c>
       <c r="E758">
-        <v>2205303529323</v>
+        <v>2205306027770</v>
       </c>
     </row>
     <row r="759" spans="1:5">
       <c r="A759">
         <v>758</v>
       </c>
       <c r="B759">
-        <v>3692</v>
+        <v>3693</v>
       </c>
       <c r="C759" t="s">
         <v>1001</v>
       </c>
       <c r="D759" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E759">
-        <v>2205307520703</v>
+        <v>2205303529323</v>
       </c>
     </row>
     <row r="760" spans="1:5">
       <c r="A760">
         <v>759</v>
       </c>
       <c r="B760">
-        <v>3693</v>
+        <v>3692</v>
       </c>
       <c r="C760" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D760" t="s">
         <v>1002</v>
       </c>
-      <c r="D760" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E760">
-        <v>2205306399297</v>
+        <v>2205307520703</v>
       </c>
     </row>
     <row r="761" spans="1:5">
       <c r="A761">
         <v>760</v>
       </c>
       <c r="B761">
-        <v>3687</v>
+        <v>3693</v>
       </c>
       <c r="C761" t="s">
-        <v>724</v>
+        <v>1004</v>
       </c>
       <c r="D761" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
       <c r="E761">
-        <v>2205306188221</v>
+        <v>2205306399297</v>
       </c>
     </row>
     <row r="762" spans="1:5">
       <c r="A762">
         <v>761</v>
       </c>
       <c r="B762">
-        <v>3688</v>
+        <v>3687</v>
       </c>
       <c r="C762" t="s">
-        <v>1004</v>
+        <v>726</v>
       </c>
       <c r="D762" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E762">
-        <v>2205302476157</v>
+        <v>2205306188221</v>
       </c>
     </row>
     <row r="763" spans="1:5">
       <c r="A763">
         <v>762</v>
       </c>
       <c r="B763">
-        <v>3689</v>
+        <v>3688</v>
       </c>
       <c r="C763" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D763" t="s">
         <v>1005</v>
       </c>
-      <c r="D763" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E763">
-        <v>2205303728097</v>
+        <v>2205302476157</v>
       </c>
     </row>
     <row r="764" spans="1:5">
       <c r="A764">
         <v>763</v>
       </c>
       <c r="B764">
-        <v>3690</v>
+        <v>3689</v>
       </c>
       <c r="C764" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="D764" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E764">
-        <v>2205304026803</v>
+        <v>2205303728097</v>
       </c>
     </row>
     <row r="765" spans="1:5">
       <c r="A765">
         <v>764</v>
       </c>
       <c r="B765">
-        <v>3691</v>
+        <v>3690</v>
       </c>
       <c r="C765" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D765" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E765">
-        <v>2205309411962</v>
+        <v>2205304026803</v>
       </c>
     </row>
     <row r="766" spans="1:5">
       <c r="A766">
         <v>765</v>
       </c>
       <c r="B766">
-        <v>3685</v>
+        <v>3691</v>
       </c>
       <c r="C766" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="D766" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E766">
-        <v>2205309230090</v>
+        <v>2205309411962</v>
       </c>
     </row>
     <row r="767" spans="1:5">
       <c r="A767">
         <v>766</v>
       </c>
       <c r="B767">
-        <v>3686</v>
+        <v>3685</v>
       </c>
       <c r="C767" t="s">
         <v>1010</v>
       </c>
       <c r="D767" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="E767">
-        <v>2205303560087</v>
+        <v>2205309230090</v>
       </c>
     </row>
     <row r="768" spans="1:5">
       <c r="A768">
         <v>767</v>
       </c>
       <c r="B768">
         <v>3686</v>
       </c>
       <c r="C768" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="D768" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="E768">
-        <v>2205307422270</v>
+        <v>2205303560087</v>
       </c>
     </row>
     <row r="769" spans="1:5">
       <c r="A769">
         <v>768</v>
       </c>
       <c r="B769">
-        <v>3683</v>
+        <v>3686</v>
       </c>
       <c r="C769" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D769" t="s">
         <v>1011</v>
       </c>
-      <c r="D769" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E769">
-        <v>2205305345247</v>
+        <v>2205307422270</v>
       </c>
     </row>
     <row r="770" spans="1:5">
       <c r="A770">
         <v>769</v>
       </c>
       <c r="B770">
-        <v>3684</v>
+        <v>3683</v>
       </c>
       <c r="C770" t="s">
         <v>1013</v>
       </c>
       <c r="D770" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="E770">
-        <v>2205304916405</v>
+        <v>2205305345247</v>
       </c>
     </row>
     <row r="771" spans="1:5">
       <c r="A771">
         <v>770</v>
       </c>
       <c r="B771">
-        <v>3680</v>
+        <v>3684</v>
       </c>
       <c r="C771" t="s">
-        <v>742</v>
+        <v>1015</v>
       </c>
       <c r="D771" t="s">
         <v>1014</v>
       </c>
       <c r="E771">
-        <v>2205303519015</v>
+        <v>2205304916405</v>
       </c>
     </row>
     <row r="772" spans="1:5">
       <c r="A772">
         <v>771</v>
       </c>
       <c r="B772">
-        <v>3681</v>
+        <v>3680</v>
       </c>
       <c r="C772" t="s">
-        <v>949</v>
+        <v>744</v>
       </c>
       <c r="D772" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="E772">
-        <v>2205306534798</v>
+        <v>2205303519015</v>
       </c>
     </row>
     <row r="773" spans="1:5">
       <c r="A773">
         <v>772</v>
       </c>
       <c r="B773">
-        <v>3679</v>
+        <v>3681</v>
       </c>
       <c r="C773" t="s">
-        <v>1015</v>
+        <v>951</v>
       </c>
       <c r="D773" t="s">
         <v>1016</v>
       </c>
       <c r="E773">
-        <v>2205301391423</v>
+        <v>2205306534798</v>
       </c>
     </row>
     <row r="774" spans="1:5">
       <c r="A774">
         <v>773</v>
       </c>
       <c r="B774">
-        <v>3674</v>
+        <v>3679</v>
       </c>
       <c r="C774" t="s">
         <v>1017</v>
       </c>
       <c r="D774" t="s">
         <v>1018</v>
       </c>
       <c r="E774">
-        <v>2205303767110</v>
+        <v>2205301391423</v>
       </c>
     </row>
     <row r="775" spans="1:5">
       <c r="A775">
         <v>774</v>
       </c>
       <c r="B775">
-        <v>3675</v>
+        <v>3674</v>
       </c>
       <c r="C775" t="s">
-        <v>724</v>
+        <v>1019</v>
       </c>
       <c r="D775" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="E775">
-        <v>2205302859851</v>
+        <v>2205303767110</v>
       </c>
     </row>
     <row r="776" spans="1:5">
       <c r="A776">
         <v>775</v>
       </c>
       <c r="B776">
-        <v>3676</v>
+        <v>3675</v>
       </c>
       <c r="C776" t="s">
-        <v>1019</v>
+        <v>726</v>
       </c>
       <c r="D776" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="E776">
-        <v>2205307965436</v>
+        <v>2205302859851</v>
       </c>
     </row>
     <row r="777" spans="1:5">
       <c r="A777">
         <v>776</v>
       </c>
       <c r="B777">
-        <v>3677</v>
+        <v>3676</v>
       </c>
       <c r="C777" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D777" t="s">
         <v>1020</v>
       </c>
-      <c r="D777" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E777">
-        <v>2205308726573</v>
+        <v>2205307965436</v>
       </c>
     </row>
     <row r="778" spans="1:5">
       <c r="A778">
         <v>777</v>
       </c>
       <c r="B778">
-        <v>3678</v>
+        <v>3677</v>
       </c>
       <c r="C778" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="D778" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="E778">
-        <v>2205307949119</v>
+        <v>2205308726573</v>
       </c>
     </row>
     <row r="779" spans="1:5">
       <c r="A779">
         <v>778</v>
       </c>
       <c r="B779">
-        <v>3670</v>
+        <v>3678</v>
       </c>
       <c r="C779" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="D779" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="E779">
-        <v>2205304934254</v>
+        <v>2205307949119</v>
       </c>
     </row>
     <row r="780" spans="1:5">
       <c r="A780">
         <v>779</v>
       </c>
       <c r="B780">
-        <v>3671</v>
+        <v>3670</v>
       </c>
       <c r="C780" t="s">
         <v>1024</v>
       </c>
       <c r="D780" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="E780">
-        <v>2205302948091</v>
+        <v>2205304934254</v>
       </c>
     </row>
     <row r="781" spans="1:5">
       <c r="A781">
         <v>780</v>
       </c>
       <c r="B781">
-        <v>3672</v>
+        <v>3671</v>
       </c>
       <c r="C781" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D781" t="s">
         <v>1025</v>
       </c>
-      <c r="D781" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E781">
-        <v>2205301209387</v>
+        <v>2205302948091</v>
       </c>
     </row>
     <row r="782" spans="1:5">
       <c r="A782">
         <v>781</v>
       </c>
       <c r="B782">
-        <v>3673</v>
+        <v>3672</v>
       </c>
       <c r="C782" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="D782" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="E782">
-        <v>2205303910867</v>
+        <v>2205301209387</v>
       </c>
     </row>
     <row r="783" spans="1:5">
       <c r="A783">
         <v>782</v>
       </c>
       <c r="B783">
-        <v>3667</v>
+        <v>3673</v>
       </c>
       <c r="C783" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="D783" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="E783">
-        <v>2205301683990</v>
+        <v>2205303910867</v>
       </c>
     </row>
     <row r="784" spans="1:5">
       <c r="A784">
         <v>783</v>
       </c>
       <c r="B784">
-        <v>3668</v>
+        <v>3667</v>
       </c>
       <c r="C784" t="s">
         <v>1029</v>
       </c>
       <c r="D784" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E784">
-        <v>2205305933564</v>
+        <v>2205301683990</v>
       </c>
     </row>
     <row r="785" spans="1:5">
       <c r="A785">
         <v>784</v>
       </c>
       <c r="B785">
-        <v>3669</v>
+        <v>3668</v>
       </c>
       <c r="C785" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D785" t="s">
         <v>1030</v>
       </c>
-      <c r="D785" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E785">
-        <v>2205303703004</v>
+        <v>2205305933564</v>
       </c>
     </row>
     <row r="786" spans="1:5">
       <c r="A786">
         <v>785</v>
       </c>
       <c r="B786">
-        <v>3665</v>
+        <v>3669</v>
       </c>
       <c r="C786" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="D786" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E786">
-        <v>2205304376095</v>
+        <v>2205303703004</v>
       </c>
     </row>
     <row r="787" spans="1:5">
       <c r="A787">
         <v>786</v>
       </c>
       <c r="B787">
-        <v>3666</v>
+        <v>3665</v>
       </c>
       <c r="C787" t="s">
         <v>1033</v>
       </c>
       <c r="D787" t="s">
         <v>1034</v>
       </c>
       <c r="E787">
-        <v>2205303134626</v>
+        <v>2205304376095</v>
       </c>
     </row>
     <row r="788" spans="1:5">
       <c r="A788">
         <v>787</v>
       </c>
       <c r="B788">
-        <v>3660</v>
+        <v>3666</v>
       </c>
       <c r="C788" t="s">
         <v>1035</v>
       </c>
       <c r="D788" t="s">
         <v>1036</v>
       </c>
       <c r="E788">
-        <v>2205302333157</v>
+        <v>2205303134626</v>
       </c>
     </row>
     <row r="789" spans="1:5">
       <c r="A789">
         <v>788</v>
       </c>
       <c r="B789">
-        <v>3661</v>
+        <v>3660</v>
       </c>
       <c r="C789" t="s">
         <v>1037</v>
       </c>
       <c r="D789" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="E789">
-        <v>2205303637840</v>
+        <v>2205302333157</v>
       </c>
     </row>
     <row r="790" spans="1:5">
       <c r="A790">
         <v>789</v>
       </c>
       <c r="B790">
-        <v>3662</v>
+        <v>3661</v>
       </c>
       <c r="C790" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D790" t="s">
         <v>1038</v>
       </c>
-      <c r="D790" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E790">
-        <v>2205309303835</v>
+        <v>2205303637840</v>
       </c>
     </row>
     <row r="791" spans="1:5">
       <c r="A791">
         <v>790</v>
       </c>
       <c r="B791">
-        <v>3663</v>
+        <v>3662</v>
       </c>
       <c r="C791" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="D791" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="E791">
-        <v>2205302879278</v>
+        <v>2205309303835</v>
       </c>
     </row>
     <row r="792" spans="1:5">
       <c r="A792">
         <v>791</v>
       </c>
       <c r="B792">
-        <v>3664</v>
+        <v>3663</v>
       </c>
       <c r="C792" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="D792" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="E792">
-        <v>2205305075945</v>
+        <v>2205302879278</v>
       </c>
     </row>
     <row r="793" spans="1:5">
       <c r="A793">
         <v>792</v>
       </c>
       <c r="B793">
-        <v>2019</v>
+        <v>3664</v>
       </c>
       <c r="C793" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="D793" t="s">
-        <v>1042</v>
+        <v>1038</v>
       </c>
       <c r="E793">
-        <v>2206037825626</v>
+        <v>2205305075945</v>
       </c>
     </row>
     <row r="794" spans="1:5">
       <c r="A794">
         <v>793</v>
       </c>
       <c r="B794">
-        <v>3659</v>
+        <v>2019</v>
       </c>
       <c r="C794" t="s">
         <v>1043</v>
       </c>
       <c r="D794" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="E794">
-        <v>2205309665066</v>
+        <v>2206037825626</v>
       </c>
     </row>
     <row r="795" spans="1:5">
       <c r="A795">
         <v>794</v>
       </c>
       <c r="B795">
-        <v>2019</v>
+        <v>3659</v>
       </c>
       <c r="C795" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D795" t="s">
         <v>1044</v>
       </c>
-      <c r="D795" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E795">
-        <v>2206034134465</v>
+        <v>2205309665066</v>
       </c>
     </row>
     <row r="796" spans="1:5">
       <c r="A796">
         <v>795</v>
       </c>
       <c r="B796">
-        <v>3658</v>
+        <v>2019</v>
       </c>
       <c r="C796" t="s">
         <v>1046</v>
       </c>
       <c r="D796" t="s">
         <v>1047</v>
       </c>
       <c r="E796">
-        <v>2205301347195</v>
+        <v>2206034134465</v>
       </c>
     </row>
     <row r="797" spans="1:5">
       <c r="A797">
         <v>796</v>
       </c>
       <c r="B797">
-        <v>3656</v>
+        <v>3658</v>
       </c>
       <c r="C797" t="s">
-        <v>724</v>
+        <v>1048</v>
       </c>
       <c r="D797" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="E797">
-        <v>2205306328516</v>
+        <v>2205301347195</v>
       </c>
     </row>
     <row r="798" spans="1:5">
       <c r="A798">
         <v>797</v>
       </c>
       <c r="B798">
-        <v>3657</v>
+        <v>3656</v>
       </c>
       <c r="C798" t="s">
-        <v>1049</v>
+        <v>726</v>
       </c>
       <c r="D798" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="E798">
-        <v>2205309097358</v>
+        <v>2205306328516</v>
       </c>
     </row>
     <row r="799" spans="1:5">
       <c r="A799">
         <v>798</v>
       </c>
-      <c r="B799" t="s">
-        <v>1050</v>
+      <c r="B799">
+        <v>3657</v>
       </c>
       <c r="C799" t="s">
         <v>1051</v>
       </c>
       <c r="D799" t="s">
-        <v>1052</v>
+        <v>1050</v>
       </c>
       <c r="E799">
-        <v>2205259589947</v>
+        <v>2205309097358</v>
       </c>
     </row>
     <row r="800" spans="1:5">
       <c r="A800">
         <v>799</v>
       </c>
       <c r="B800" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C800" t="s">
         <v>1053</v>
       </c>
-      <c r="C800" t="s">
+      <c r="D800" t="s">
         <v>1054</v>
       </c>
-      <c r="D800" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E800">
-        <v>2205253960734</v>
+        <v>2205259589947</v>
       </c>
     </row>
     <row r="801" spans="1:5">
       <c r="A801">
         <v>800</v>
       </c>
-      <c r="B801">
-        <v>3653</v>
+      <c r="B801" t="s">
+        <v>1055</v>
       </c>
       <c r="C801" t="s">
         <v>1056</v>
       </c>
       <c r="D801" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="E801">
-        <v>2205303508960</v>
+        <v>2205253960734</v>
       </c>
     </row>
     <row r="802" spans="1:5">
       <c r="A802">
         <v>801</v>
       </c>
-      <c r="B802" t="s">
-        <v>1057</v>
+      <c r="B802">
+        <v>3653</v>
       </c>
       <c r="C802" t="s">
         <v>1058</v>
       </c>
       <c r="D802" t="s">
-        <v>1059</v>
+        <v>1057</v>
       </c>
       <c r="E802">
-        <v>2205255572376</v>
+        <v>2205303508960</v>
       </c>
     </row>
     <row r="803" spans="1:5">
       <c r="A803">
         <v>802</v>
       </c>
       <c r="B803" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C803" t="s">
         <v>1060</v>
       </c>
-      <c r="C803" t="s">
+      <c r="D803" t="s">
         <v>1061</v>
       </c>
-      <c r="D803" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E803">
-        <v>2604233040590</v>
+        <v>2205255572376</v>
       </c>
     </row>
     <row r="804" spans="1:5">
       <c r="A804">
         <v>803</v>
       </c>
-      <c r="B804">
-        <v>3652</v>
+      <c r="B804" t="s">
+        <v>1062</v>
       </c>
       <c r="C804" t="s">
         <v>1063</v>
       </c>
       <c r="D804" t="s">
         <v>1064</v>
       </c>
       <c r="E804">
-        <v>2205305197199</v>
+        <v>2604233040590</v>
       </c>
     </row>
     <row r="805" spans="1:5">
       <c r="A805">
         <v>804</v>
       </c>
       <c r="B805">
-        <v>3651</v>
+        <v>3652</v>
       </c>
       <c r="C805" t="s">
         <v>1065</v>
       </c>
       <c r="D805" t="s">
         <v>1066</v>
       </c>
       <c r="E805">
-        <v>2205307645986</v>
+        <v>2205305197199</v>
       </c>
     </row>
     <row r="806" spans="1:5">
       <c r="A806">
         <v>805</v>
       </c>
       <c r="B806">
-        <v>3647</v>
+        <v>3651</v>
       </c>
       <c r="C806" t="s">
         <v>1067</v>
       </c>
       <c r="D806" t="s">
         <v>1068</v>
       </c>
       <c r="E806">
-        <v>2205301578457</v>
+        <v>2205307645986</v>
       </c>
     </row>
     <row r="807" spans="1:5">
       <c r="A807">
         <v>806</v>
       </c>
       <c r="B807">
-        <v>3648</v>
+        <v>3647</v>
       </c>
       <c r="C807" t="s">
-        <v>931</v>
+        <v>1069</v>
       </c>
       <c r="D807" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="E807">
-        <v>2205301055525</v>
+        <v>2205301578457</v>
       </c>
     </row>
     <row r="808" spans="1:5">
       <c r="A808">
         <v>807</v>
       </c>
       <c r="B808">
-        <v>3649</v>
+        <v>3648</v>
       </c>
       <c r="C808" t="s">
-        <v>640</v>
+        <v>933</v>
       </c>
       <c r="D808" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="E808">
-        <v>2205307882207</v>
+        <v>2205301055525</v>
       </c>
     </row>
     <row r="809" spans="1:5">
       <c r="A809">
         <v>808</v>
       </c>
       <c r="B809">
-        <v>3650</v>
+        <v>3649</v>
       </c>
       <c r="C809" t="s">
-        <v>1069</v>
+        <v>642</v>
       </c>
       <c r="D809" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="E809">
-        <v>2205303933306</v>
+        <v>2205307882207</v>
       </c>
     </row>
     <row r="810" spans="1:5">
       <c r="A810">
         <v>809</v>
       </c>
       <c r="B810">
-        <v>3646</v>
+        <v>3650</v>
       </c>
       <c r="C810" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D810" t="s">
         <v>1070</v>
       </c>
-      <c r="D810" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E810">
-        <v>2205306412362</v>
+        <v>2205303933306</v>
       </c>
     </row>
     <row r="811" spans="1:5">
       <c r="A811">
         <v>810</v>
       </c>
       <c r="B811">
-        <v>3641</v>
+        <v>3646</v>
       </c>
       <c r="C811" t="s">
         <v>1072</v>
       </c>
       <c r="D811" t="s">
         <v>1073</v>
       </c>
       <c r="E811">
-        <v>2205307735737</v>
+        <v>2205306412362</v>
       </c>
     </row>
     <row r="812" spans="1:5">
       <c r="A812">
         <v>811</v>
       </c>
       <c r="B812">
-        <v>3642</v>
+        <v>3641</v>
       </c>
       <c r="C812" t="s">
         <v>1074</v>
       </c>
       <c r="D812" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="E812">
-        <v>2205309044377</v>
+        <v>2205307735737</v>
       </c>
     </row>
     <row r="813" spans="1:5">
       <c r="A813">
         <v>812</v>
       </c>
       <c r="B813">
-        <v>3643</v>
+        <v>3642</v>
       </c>
       <c r="C813" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D813" t="s">
         <v>1075</v>
       </c>
-      <c r="D813" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E813">
-        <v>2205305208208</v>
+        <v>2205309044377</v>
       </c>
     </row>
     <row r="814" spans="1:5">
       <c r="A814">
         <v>813</v>
       </c>
       <c r="B814">
-        <v>3644</v>
+        <v>3643</v>
       </c>
       <c r="C814" t="s">
-        <v>742</v>
+        <v>1077</v>
       </c>
       <c r="D814" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="E814">
-        <v>2205301929916</v>
+        <v>2205305208208</v>
       </c>
     </row>
     <row r="815" spans="1:5">
       <c r="A815">
         <v>814</v>
       </c>
       <c r="B815">
-        <v>3645</v>
+        <v>3644</v>
       </c>
       <c r="C815" t="s">
-        <v>1076</v>
+        <v>744</v>
       </c>
       <c r="D815" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="E815">
-        <v>2205304698002</v>
+        <v>2205301929916</v>
       </c>
     </row>
     <row r="816" spans="1:5">
       <c r="A816">
         <v>815</v>
       </c>
       <c r="B816">
-        <v>3635</v>
+        <v>3645</v>
       </c>
       <c r="C816" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="D816" t="s">
-        <v>1078</v>
+        <v>1075</v>
       </c>
       <c r="E816">
-        <v>2205303203975</v>
+        <v>2205304698002</v>
       </c>
     </row>
     <row r="817" spans="1:5">
       <c r="A817">
         <v>816</v>
       </c>
       <c r="B817">
-        <v>3636</v>
+        <v>3635</v>
       </c>
       <c r="C817" t="s">
         <v>1079</v>
       </c>
       <c r="D817" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="E817">
-        <v>2205307510115</v>
+        <v>2205303203975</v>
       </c>
     </row>
     <row r="818" spans="1:5">
       <c r="A818">
         <v>817</v>
       </c>
       <c r="B818">
-        <v>3637</v>
+        <v>3636</v>
       </c>
       <c r="C818" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D818" t="s">
         <v>1080</v>
       </c>
-      <c r="D818" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E818">
-        <v>2205309401848</v>
+        <v>2205307510115</v>
       </c>
     </row>
     <row r="819" spans="1:5">
       <c r="A819">
         <v>818</v>
       </c>
       <c r="B819">
-        <v>3638</v>
+        <v>3637</v>
       </c>
       <c r="C819" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="D819" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="E819">
-        <v>2205306513995</v>
+        <v>2205309401848</v>
       </c>
     </row>
     <row r="820" spans="1:5">
       <c r="A820">
         <v>819</v>
       </c>
       <c r="B820">
-        <v>3639</v>
+        <v>3638</v>
       </c>
       <c r="C820" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="D820" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="E820">
-        <v>2205307773140</v>
+        <v>2205306513995</v>
       </c>
     </row>
     <row r="821" spans="1:5">
       <c r="A821">
         <v>820</v>
       </c>
       <c r="B821">
-        <v>3640</v>
+        <v>3639</v>
       </c>
       <c r="C821" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="D821" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="E821">
-        <v>2205302387484</v>
+        <v>2205307773140</v>
       </c>
     </row>
     <row r="822" spans="1:5">
       <c r="A822">
         <v>821</v>
       </c>
       <c r="B822">
-        <v>3634</v>
+        <v>3640</v>
       </c>
       <c r="C822" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="D822" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="E822">
-        <v>2205304776116</v>
+        <v>2205302387484</v>
       </c>
     </row>
     <row r="823" spans="1:5">
       <c r="A823">
         <v>822</v>
       </c>
       <c r="B823">
-        <v>3633</v>
+        <v>3634</v>
       </c>
       <c r="C823" t="s">
         <v>1086</v>
       </c>
       <c r="D823" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E823">
-        <v>2205306134633</v>
+        <v>2205304776116</v>
       </c>
     </row>
     <row r="824" spans="1:5">
       <c r="A824">
         <v>823</v>
       </c>
       <c r="B824">
-        <v>3632</v>
+        <v>3633</v>
       </c>
       <c r="C824" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D824" t="s">
         <v>1087</v>
       </c>
-      <c r="D824" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E824">
-        <v>2205302115829</v>
+        <v>2205306134633</v>
       </c>
     </row>
     <row r="825" spans="1:5">
       <c r="A825">
         <v>824</v>
       </c>
       <c r="B825">
-        <v>3630</v>
+        <v>3632</v>
       </c>
       <c r="C825" t="s">
         <v>1089</v>
       </c>
       <c r="D825" t="s">
         <v>1090</v>
       </c>
       <c r="E825">
-        <v>2205306103493</v>
+        <v>2205302115829</v>
       </c>
     </row>
     <row r="826" spans="1:5">
       <c r="A826">
         <v>825</v>
       </c>
       <c r="B826">
-        <v>3631</v>
+        <v>3630</v>
       </c>
       <c r="C826" t="s">
         <v>1091</v>
       </c>
       <c r="D826" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="E826">
-        <v>2205305799879</v>
+        <v>2205306103493</v>
       </c>
     </row>
     <row r="827" spans="1:5">
       <c r="A827">
         <v>826</v>
       </c>
       <c r="B827">
-        <v>3627</v>
+        <v>3631</v>
       </c>
       <c r="C827" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D827" t="s">
         <v>1092</v>
       </c>
-      <c r="D827" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E827">
-        <v>2205309346490</v>
+        <v>2205305799879</v>
       </c>
     </row>
     <row r="828" spans="1:5">
       <c r="A828">
         <v>827</v>
       </c>
       <c r="B828">
         <v>3628</v>
       </c>
       <c r="C828" t="s">
         <v>1094</v>
       </c>
       <c r="D828" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="E828">
         <v>2205304984470</v>
       </c>
     </row>
     <row r="829" spans="1:5">
       <c r="A829">
         <v>828</v>
       </c>
       <c r="B829">
-        <v>3629</v>
+        <v>3627</v>
       </c>
       <c r="C829" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D829" t="s">
         <v>1095</v>
       </c>
-      <c r="D829" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E829">
-        <v>2205304569283</v>
+        <v>2205309346490</v>
       </c>
     </row>
     <row r="830" spans="1:5">
       <c r="A830">
         <v>829</v>
       </c>
       <c r="B830">
-        <v>3626</v>
+        <v>3629</v>
       </c>
       <c r="C830" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="D830" t="s">
-        <v>1097</v>
+        <v>1095</v>
       </c>
       <c r="E830">
-        <v>2205308966561</v>
+        <v>2205304569283</v>
       </c>
     </row>
     <row r="831" spans="1:5">
       <c r="A831">
         <v>830</v>
       </c>
       <c r="B831">
-        <v>3625</v>
+        <v>3626</v>
       </c>
       <c r="C831" t="s">
         <v>1098</v>
       </c>
       <c r="D831" t="s">
         <v>1099</v>
       </c>
       <c r="E831">
-        <v>2205303863757</v>
+        <v>2205308966561</v>
       </c>
     </row>
     <row r="832" spans="1:5">
       <c r="A832">
         <v>831</v>
       </c>
       <c r="B832">
-        <v>3621</v>
+        <v>3625</v>
       </c>
       <c r="C832" t="s">
         <v>1100</v>
       </c>
       <c r="D832" t="s">
         <v>1101</v>
       </c>
       <c r="E832">
-        <v>2205305999532</v>
+        <v>2205303863757</v>
       </c>
     </row>
     <row r="833" spans="1:5">
       <c r="A833">
         <v>832</v>
       </c>
       <c r="B833">
-        <v>3622</v>
+        <v>3621</v>
       </c>
       <c r="C833" t="s">
         <v>1102</v>
       </c>
       <c r="D833" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E833">
-        <v>2205303919302</v>
+        <v>2205305999532</v>
       </c>
     </row>
     <row r="834" spans="1:5">
       <c r="A834">
         <v>833</v>
       </c>
       <c r="B834">
-        <v>3623</v>
+        <v>3622</v>
       </c>
       <c r="C834" t="s">
-        <v>931</v>
+        <v>1104</v>
       </c>
       <c r="D834" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E834">
-        <v>2205302948470</v>
+        <v>2205303919302</v>
       </c>
     </row>
     <row r="835" spans="1:5">
       <c r="A835">
         <v>834</v>
       </c>
       <c r="B835">
-        <v>3624</v>
+        <v>3623</v>
       </c>
       <c r="C835" t="s">
+        <v>933</v>
+      </c>
+      <c r="D835" t="s">
         <v>1103</v>
       </c>
-      <c r="D835" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E835">
-        <v>2205304066406</v>
+        <v>2205302948470</v>
       </c>
     </row>
     <row r="836" spans="1:5">
       <c r="A836">
         <v>835</v>
       </c>
-      <c r="B836" t="s">
-        <v>1104</v>
+      <c r="B836">
+        <v>3624</v>
       </c>
       <c r="C836" t="s">
         <v>1105</v>
       </c>
       <c r="D836" t="s">
-        <v>1106</v>
+        <v>1103</v>
       </c>
       <c r="E836">
-        <v>2205253101721</v>
+        <v>2205304066406</v>
       </c>
     </row>
     <row r="837" spans="1:5">
       <c r="A837">
         <v>836</v>
       </c>
       <c r="B837" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C837" t="s">
         <v>1107</v>
       </c>
-      <c r="C837" t="s">
+      <c r="D837" t="s">
         <v>1108</v>
       </c>
-      <c r="D837" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E837">
-        <v>2205256012425</v>
+        <v>2205253101721</v>
       </c>
     </row>
     <row r="838" spans="1:5">
       <c r="A838">
         <v>837</v>
       </c>
       <c r="B838" t="s">
         <v>1109</v>
       </c>
       <c r="C838" t="s">
         <v>1110</v>
       </c>
       <c r="D838" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E838">
-        <v>2205258544640</v>
+        <v>2205256012425</v>
       </c>
     </row>
     <row r="839" spans="1:5">
       <c r="A839">
         <v>838</v>
       </c>
       <c r="B839" t="s">
         <v>1111</v>
       </c>
       <c r="C839" t="s">
         <v>1112</v>
       </c>
       <c r="D839" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E839">
-        <v>2205254278614</v>
+        <v>2205258544640</v>
       </c>
     </row>
     <row r="840" spans="1:5">
       <c r="A840">
         <v>839</v>
       </c>
       <c r="B840" t="s">
         <v>1113</v>
       </c>
       <c r="C840" t="s">
         <v>1114</v>
       </c>
       <c r="D840" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E840">
-        <v>2205254714195</v>
+        <v>2205254278614</v>
       </c>
     </row>
     <row r="841" spans="1:5">
       <c r="A841">
         <v>840</v>
       </c>
       <c r="B841" t="s">
         <v>1115</v>
       </c>
       <c r="C841" t="s">
         <v>1116</v>
       </c>
       <c r="D841" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E841">
-        <v>2205251663175</v>
+        <v>2205254714195</v>
       </c>
     </row>
     <row r="842" spans="1:5">
       <c r="A842">
         <v>841</v>
       </c>
       <c r="B842" t="s">
         <v>1117</v>
       </c>
       <c r="C842" t="s">
         <v>1118</v>
       </c>
       <c r="D842" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E842">
-        <v>2205251274549</v>
+        <v>2205251663175</v>
       </c>
     </row>
     <row r="843" spans="1:5">
       <c r="A843">
         <v>842</v>
       </c>
       <c r="B843" t="s">
         <v>1119</v>
       </c>
       <c r="C843" t="s">
-        <v>1116</v>
+        <v>1120</v>
       </c>
       <c r="D843" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E843">
-        <v>2205256643210</v>
+        <v>2205251274549</v>
       </c>
     </row>
     <row r="844" spans="1:5">
       <c r="A844">
         <v>843</v>
       </c>
-      <c r="B844">
-        <v>3609</v>
+      <c r="B844" t="s">
+        <v>1121</v>
       </c>
       <c r="C844" t="s">
-        <v>1120</v>
+        <v>1118</v>
       </c>
       <c r="D844" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E844">
-        <v>2205306072732</v>
+        <v>2205256643210</v>
       </c>
     </row>
     <row r="845" spans="1:5">
       <c r="A845">
         <v>844</v>
       </c>
       <c r="B845">
-        <v>3608</v>
+        <v>3609</v>
       </c>
       <c r="C845" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="D845" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E845">
-        <v>2205303028703</v>
+        <v>2205306072732</v>
       </c>
     </row>
     <row r="846" spans="1:5">
       <c r="A846">
         <v>845</v>
       </c>
       <c r="B846">
-        <v>3610</v>
+        <v>3608</v>
       </c>
       <c r="C846" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="D846" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E846">
-        <v>2205307322194</v>
+        <v>2205303028703</v>
       </c>
     </row>
     <row r="847" spans="1:5">
       <c r="A847">
         <v>846</v>
       </c>
       <c r="B847">
-        <v>3611</v>
+        <v>3610</v>
       </c>
       <c r="C847" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="D847" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E847">
-        <v>2205301315641</v>
+        <v>2205307322194</v>
       </c>
     </row>
     <row r="848" spans="1:5">
       <c r="A848">
         <v>847</v>
       </c>
       <c r="B848">
-        <v>3620</v>
+        <v>3611</v>
       </c>
       <c r="C848" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="D848" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E848">
-        <v>2205305428133</v>
+        <v>2205301315641</v>
       </c>
     </row>
     <row r="849" spans="1:5">
       <c r="A849">
         <v>848</v>
       </c>
       <c r="B849">
-        <v>3605</v>
+        <v>3620</v>
       </c>
       <c r="C849" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="D849" t="s">
-        <v>1126</v>
+        <v>1108</v>
       </c>
       <c r="E849">
-        <v>2205302644316</v>
+        <v>2205305428133</v>
       </c>
     </row>
     <row r="850" spans="1:5">
       <c r="A850">
         <v>849</v>
       </c>
       <c r="B850">
-        <v>3606</v>
+        <v>3605</v>
       </c>
       <c r="C850" t="s">
         <v>1127</v>
       </c>
       <c r="D850" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="E850">
-        <v>2205306447019</v>
+        <v>2205302644316</v>
       </c>
     </row>
     <row r="851" spans="1:5">
       <c r="A851">
         <v>850</v>
       </c>
       <c r="B851">
-        <v>3607</v>
+        <v>3606</v>
       </c>
       <c r="C851" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D851" t="s">
         <v>1128</v>
       </c>
-      <c r="D851" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E851">
-        <v>2205303256230</v>
+        <v>2205306447019</v>
       </c>
     </row>
     <row r="852" spans="1:5">
       <c r="A852">
         <v>851</v>
       </c>
       <c r="B852">
         <v>3607</v>
       </c>
       <c r="C852" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D852" t="s">
         <v>1128</v>
       </c>
-      <c r="D852" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E852">
-        <v>2205304351551</v>
+        <v>2205303256230</v>
       </c>
     </row>
     <row r="853" spans="1:5">
       <c r="A853">
         <v>852</v>
       </c>
       <c r="B853">
-        <v>3602</v>
+        <v>3607</v>
       </c>
       <c r="C853" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D853" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="E853">
-        <v>2205306988284</v>
+        <v>2205304351551</v>
       </c>
     </row>
     <row r="854" spans="1:5">
       <c r="A854">
         <v>853</v>
       </c>
       <c r="B854">
-        <v>3603</v>
+        <v>3602</v>
       </c>
       <c r="C854" t="s">
         <v>1131</v>
       </c>
       <c r="D854" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="E854">
-        <v>2205306377067</v>
+        <v>2205306988284</v>
       </c>
     </row>
     <row r="855" spans="1:5">
       <c r="A855">
         <v>854</v>
       </c>
       <c r="B855">
-        <v>3604</v>
+        <v>3603</v>
       </c>
       <c r="C855" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D855" t="s">
         <v>1132</v>
       </c>
-      <c r="D855" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E855">
-        <v>2205305673854</v>
+        <v>2205306377067</v>
       </c>
     </row>
     <row r="856" spans="1:5">
       <c r="A856">
         <v>855</v>
       </c>
       <c r="B856">
-        <v>3600</v>
+        <v>3604</v>
       </c>
       <c r="C856" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="D856" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
       <c r="E856">
-        <v>2205308686431</v>
+        <v>2205305673854</v>
       </c>
     </row>
     <row r="857" spans="1:5">
       <c r="A857">
         <v>856</v>
       </c>
       <c r="B857">
-        <v>3601</v>
+        <v>3600</v>
       </c>
       <c r="C857" t="s">
         <v>1135</v>
       </c>
       <c r="D857" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="E857">
-        <v>2205304071541</v>
+        <v>2205308686431</v>
       </c>
     </row>
     <row r="858" spans="1:5">
       <c r="A858">
         <v>857</v>
       </c>
       <c r="B858">
-        <v>3596</v>
+        <v>3601</v>
       </c>
       <c r="C858" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D858" t="s">
         <v>1136</v>
       </c>
-      <c r="D858" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E858">
-        <v>2205305946827</v>
+        <v>2205304071541</v>
       </c>
     </row>
     <row r="859" spans="1:5">
       <c r="A859">
         <v>858</v>
       </c>
       <c r="B859">
-        <v>3597</v>
+        <v>3596</v>
       </c>
       <c r="C859" t="s">
         <v>1138</v>
       </c>
       <c r="D859" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E859">
-        <v>2205305053444</v>
+        <v>2205305946827</v>
       </c>
     </row>
     <row r="860" spans="1:5">
       <c r="A860">
         <v>859</v>
       </c>
       <c r="B860">
-        <v>3598</v>
+        <v>3597</v>
       </c>
       <c r="C860" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D860" t="s">
         <v>1139</v>
       </c>
-      <c r="D860" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E860">
-        <v>2205307398858</v>
+        <v>2205305053444</v>
       </c>
     </row>
     <row r="861" spans="1:5">
       <c r="A861">
         <v>860</v>
       </c>
       <c r="B861">
-        <v>3599</v>
+        <v>3598</v>
       </c>
       <c r="C861" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="D861" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E861">
-        <v>2205303264493</v>
+        <v>2205307398858</v>
       </c>
     </row>
     <row r="862" spans="1:5">
       <c r="A862">
         <v>861</v>
       </c>
       <c r="B862">
-        <v>3595</v>
+        <v>3599</v>
       </c>
       <c r="C862" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="D862" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E862">
-        <v>2205302022503</v>
+        <v>2205303264493</v>
       </c>
     </row>
     <row r="863" spans="1:5">
       <c r="A863">
         <v>862</v>
       </c>
       <c r="B863">
-        <v>3594</v>
+        <v>3595</v>
       </c>
       <c r="C863" t="s">
         <v>1143</v>
       </c>
       <c r="D863" t="s">
         <v>1144</v>
       </c>
       <c r="E863">
-        <v>2205305068498</v>
+        <v>2205302022503</v>
       </c>
     </row>
     <row r="864" spans="1:5">
       <c r="A864">
         <v>863</v>
       </c>
       <c r="B864">
-        <v>3593</v>
+        <v>3594</v>
       </c>
       <c r="C864" t="s">
         <v>1145</v>
       </c>
       <c r="D864" t="s">
         <v>1146</v>
       </c>
       <c r="E864">
-        <v>2205305086258</v>
+        <v>2205305068498</v>
       </c>
     </row>
     <row r="865" spans="1:5">
       <c r="A865">
         <v>864</v>
       </c>
       <c r="B865">
-        <v>3592</v>
+        <v>3593</v>
       </c>
       <c r="C865" t="s">
         <v>1147</v>
       </c>
       <c r="D865" t="s">
         <v>1148</v>
       </c>
       <c r="E865">
-        <v>2205308156372</v>
+        <v>2205305086258</v>
       </c>
     </row>
     <row r="866" spans="1:5">
       <c r="A866">
         <v>865</v>
       </c>
       <c r="B866">
-        <v>3591</v>
+        <v>3592</v>
       </c>
       <c r="C866" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="D866" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E866">
-        <v>2205307011011</v>
+        <v>2205308156372</v>
       </c>
     </row>
     <row r="867" spans="1:5">
       <c r="A867">
         <v>866</v>
       </c>
       <c r="B867">
-        <v>3590</v>
+        <v>3591</v>
       </c>
       <c r="C867" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="D867" t="s">
         <v>1151</v>
       </c>
       <c r="E867">
-        <v>2205303604401</v>
+        <v>2205307011011</v>
       </c>
     </row>
     <row r="868" spans="1:5">
       <c r="A868">
         <v>867</v>
       </c>
       <c r="B868">
         <v>3590</v>
       </c>
       <c r="C868" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="D868" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="E868">
-        <v>2205303452330</v>
+        <v>2205303604401</v>
       </c>
     </row>
     <row r="869" spans="1:5">
       <c r="A869">
         <v>868</v>
       </c>
       <c r="B869">
-        <v>3588</v>
+        <v>3590</v>
       </c>
       <c r="C869" t="s">
         <v>1152</v>
       </c>
       <c r="D869" t="s">
         <v>1153</v>
       </c>
       <c r="E869">
-        <v>2205306510927</v>
+        <v>2205303452330</v>
       </c>
     </row>
     <row r="870" spans="1:5">
       <c r="A870">
         <v>869</v>
       </c>
       <c r="B870">
-        <v>3589</v>
+        <v>3588</v>
       </c>
       <c r="C870" t="s">
         <v>1154</v>
       </c>
       <c r="D870" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="E870">
-        <v>2205302980805</v>
+        <v>2205306510927</v>
       </c>
     </row>
     <row r="871" spans="1:5">
       <c r="A871">
         <v>870</v>
       </c>
       <c r="B871">
-        <v>3587</v>
+        <v>3589</v>
       </c>
       <c r="C871" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D871" t="s">
         <v>1155</v>
       </c>
-      <c r="D871" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E871">
-        <v>2205302875092</v>
+        <v>2205302980805</v>
       </c>
     </row>
     <row r="872" spans="1:5">
       <c r="A872">
         <v>871</v>
       </c>
       <c r="B872">
-        <v>3586</v>
+        <v>3587</v>
       </c>
       <c r="C872" t="s">
         <v>1157</v>
       </c>
       <c r="D872" t="s">
         <v>1158</v>
       </c>
       <c r="E872">
-        <v>2205305226420</v>
+        <v>2205302875092</v>
       </c>
     </row>
     <row r="873" spans="1:5">
       <c r="A873">
         <v>872</v>
       </c>
       <c r="B873">
-        <v>3585</v>
+        <v>3586</v>
       </c>
       <c r="C873" t="s">
         <v>1159</v>
       </c>
       <c r="D873" t="s">
         <v>1160</v>
       </c>
       <c r="E873">
-        <v>2205306948485</v>
+        <v>2205305226420</v>
       </c>
     </row>
     <row r="874" spans="1:5">
       <c r="A874">
         <v>873</v>
       </c>
       <c r="B874">
-        <v>3584</v>
+        <v>3585</v>
       </c>
       <c r="C874" t="s">
         <v>1161</v>
       </c>
       <c r="D874" t="s">
         <v>1162</v>
       </c>
       <c r="E874">
-        <v>2205305666882</v>
+        <v>2205306948485</v>
       </c>
     </row>
     <row r="875" spans="1:5">
       <c r="A875">
         <v>874</v>
       </c>
       <c r="B875">
-        <v>3583</v>
+        <v>3584</v>
       </c>
       <c r="C875" t="s">
         <v>1163</v>
       </c>
       <c r="D875" t="s">
         <v>1164</v>
       </c>
       <c r="E875">
-        <v>2205305228148</v>
+        <v>2205305666882</v>
       </c>
     </row>
     <row r="876" spans="1:5">
       <c r="A876">
         <v>875</v>
       </c>
       <c r="B876">
-        <v>3582</v>
+        <v>3583</v>
       </c>
       <c r="C876" t="s">
         <v>1165</v>
       </c>
       <c r="D876" t="s">
         <v>1166</v>
       </c>
       <c r="E876">
-        <v>2205308802314</v>
+        <v>2205305228148</v>
       </c>
     </row>
     <row r="877" spans="1:5">
       <c r="A877">
         <v>876</v>
       </c>
       <c r="B877">
-        <v>3579</v>
+        <v>3582</v>
       </c>
       <c r="C877" t="s">
         <v>1167</v>
       </c>
       <c r="D877" t="s">
         <v>1168</v>
       </c>
       <c r="E877">
-        <v>2205306158088</v>
+        <v>2205308802314</v>
       </c>
     </row>
     <row r="878" spans="1:5">
       <c r="A878">
         <v>877</v>
       </c>
       <c r="B878">
-        <v>3581</v>
+        <v>3579</v>
       </c>
       <c r="C878" t="s">
         <v>1169</v>
       </c>
       <c r="D878" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="E878">
-        <v>2205303754184</v>
+        <v>2205306158088</v>
       </c>
     </row>
     <row r="879" spans="1:5">
       <c r="A879">
         <v>878</v>
       </c>
       <c r="B879">
-        <v>3578</v>
+        <v>3581</v>
       </c>
       <c r="C879" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D879" t="s">
         <v>1170</v>
       </c>
-      <c r="D879" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E879">
-        <v>2205309152553</v>
+        <v>2205303754184</v>
       </c>
     </row>
     <row r="880" spans="1:5">
       <c r="A880">
         <v>879</v>
       </c>
       <c r="B880">
         <v>3578</v>
       </c>
       <c r="C880" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="D880" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="E880">
-        <v>2205309621448</v>
+        <v>2205309152553</v>
       </c>
     </row>
     <row r="881" spans="1:5">
       <c r="A881">
         <v>880</v>
       </c>
       <c r="B881">
-        <v>3574</v>
+        <v>3578</v>
       </c>
       <c r="C881" t="s">
         <v>1172</v>
       </c>
       <c r="D881" t="s">
         <v>1173</v>
       </c>
       <c r="E881">
-        <v>2205309843410</v>
+        <v>2205309621448</v>
       </c>
     </row>
     <row r="882" spans="1:5">
       <c r="A882">
         <v>881</v>
       </c>
       <c r="B882">
-        <v>3575</v>
+        <v>3574</v>
       </c>
       <c r="C882" t="s">
-        <v>931</v>
+        <v>1174</v>
       </c>
       <c r="D882" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="E882">
-        <v>2205309616302</v>
+        <v>2205309843410</v>
       </c>
     </row>
     <row r="883" spans="1:5">
       <c r="A883">
         <v>882</v>
       </c>
       <c r="B883">
-        <v>3576</v>
+        <v>3575</v>
       </c>
       <c r="C883" t="s">
-        <v>1174</v>
+        <v>933</v>
       </c>
       <c r="D883" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="E883">
-        <v>2205308700180</v>
+        <v>2205309616302</v>
       </c>
     </row>
     <row r="884" spans="1:5">
       <c r="A884">
         <v>883</v>
       </c>
       <c r="B884">
-        <v>3577</v>
+        <v>3576</v>
       </c>
       <c r="C884" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D884" t="s">
         <v>1175</v>
       </c>
-      <c r="D884" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E884">
-        <v>2205305239645</v>
+        <v>2205308700180</v>
       </c>
     </row>
     <row r="885" spans="1:5">
       <c r="A885">
         <v>884</v>
       </c>
-      <c r="B885" t="s">
-        <v>1176</v>
+      <c r="B885">
+        <v>3577</v>
       </c>
       <c r="C885" t="s">
         <v>1177</v>
       </c>
       <c r="D885" t="s">
-        <v>1178</v>
+        <v>1175</v>
       </c>
       <c r="E885">
-        <v>2205259893694</v>
+        <v>2205305239645</v>
       </c>
     </row>
     <row r="886" spans="1:5">
       <c r="A886">
         <v>885</v>
       </c>
-      <c r="B886">
-        <v>3571</v>
+      <c r="B886" t="s">
+        <v>1178</v>
       </c>
       <c r="C886" t="s">
         <v>1179</v>
       </c>
       <c r="D886" t="s">
         <v>1180</v>
       </c>
       <c r="E886">
-        <v>2205308643468</v>
+        <v>2205259893694</v>
       </c>
     </row>
     <row r="887" spans="1:5">
       <c r="A887">
         <v>886</v>
       </c>
       <c r="B887">
-        <v>3572</v>
+        <v>3571</v>
       </c>
       <c r="C887" t="s">
         <v>1181</v>
       </c>
       <c r="D887" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="E887">
-        <v>2205301299708</v>
+        <v>2205308643468</v>
       </c>
     </row>
     <row r="888" spans="1:5">
       <c r="A888">
         <v>887</v>
       </c>
       <c r="B888">
-        <v>3573</v>
+        <v>3572</v>
       </c>
       <c r="C888" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D888" t="s">
         <v>1182</v>
       </c>
-      <c r="D888" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E888">
-        <v>2205301442311</v>
+        <v>2205301299708</v>
       </c>
     </row>
     <row r="889" spans="1:5">
       <c r="A889">
         <v>888</v>
       </c>
-      <c r="B889" t="s">
-        <v>1183</v>
+      <c r="B889">
+        <v>3573</v>
       </c>
       <c r="C889" t="s">
         <v>1184</v>
       </c>
       <c r="D889" t="s">
-        <v>1185</v>
+        <v>1182</v>
       </c>
       <c r="E889">
-        <v>2205257762886</v>
+        <v>2205301442311</v>
       </c>
     </row>
     <row r="890" spans="1:5">
       <c r="A890">
         <v>889</v>
       </c>
-      <c r="B890">
-        <v>3568</v>
+      <c r="B890" t="s">
+        <v>1185</v>
       </c>
       <c r="C890" t="s">
         <v>1186</v>
       </c>
       <c r="D890" t="s">
         <v>1187</v>
       </c>
       <c r="E890">
-        <v>2304054528260</v>
+        <v>2205257762886</v>
       </c>
     </row>
     <row r="891" spans="1:5">
       <c r="A891">
         <v>890</v>
       </c>
       <c r="B891">
-        <v>3569</v>
+        <v>3568</v>
       </c>
       <c r="C891" t="s">
         <v>1188</v>
       </c>
       <c r="D891" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="E891">
-        <v>2304056165752</v>
+        <v>2304054528260</v>
       </c>
     </row>
     <row r="892" spans="1:5">
       <c r="A892">
         <v>891</v>
       </c>
       <c r="B892">
-        <v>2018</v>
+        <v>3569</v>
       </c>
       <c r="C892" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D892" t="s">
         <v>1189</v>
       </c>
-      <c r="D892" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E892">
-        <v>2206038710279</v>
+        <v>2304056165752</v>
       </c>
     </row>
     <row r="893" spans="1:5">
       <c r="A893">
         <v>892</v>
       </c>
       <c r="B893">
-        <v>3566</v>
+        <v>2018</v>
       </c>
       <c r="C893" t="s">
         <v>1191</v>
       </c>
       <c r="D893" t="s">
         <v>1192</v>
       </c>
       <c r="E893">
-        <v>2304056414300</v>
+        <v>2206038710279</v>
       </c>
     </row>
     <row r="894" spans="1:5">
       <c r="A894">
         <v>893</v>
       </c>
       <c r="B894">
-        <v>3567</v>
+        <v>3566</v>
       </c>
       <c r="C894" t="s">
         <v>1193</v>
       </c>
       <c r="D894" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="E894">
-        <v>2304053092063</v>
+        <v>2304056414300</v>
       </c>
     </row>
     <row r="895" spans="1:5">
       <c r="A895">
         <v>894</v>
       </c>
       <c r="B895">
-        <v>20182021</v>
+        <v>3567</v>
       </c>
       <c r="C895" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D895" t="s">
         <v>1194</v>
       </c>
-      <c r="D895" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E895">
-        <v>2206036811200</v>
+        <v>2304053092063</v>
       </c>
     </row>
     <row r="896" spans="1:5">
       <c r="A896">
         <v>895</v>
       </c>
       <c r="B896">
-        <v>2018</v>
+        <v>20182021</v>
       </c>
       <c r="C896" t="s">
         <v>1196</v>
       </c>
       <c r="D896" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="E896">
-        <v>2206033844788</v>
+        <v>2206036811200</v>
       </c>
     </row>
     <row r="897" spans="1:5">
       <c r="A897">
         <v>896</v>
       </c>
       <c r="B897">
-        <v>3565</v>
+        <v>2018</v>
       </c>
       <c r="C897" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D897" t="s">
         <v>1197</v>
       </c>
-      <c r="D897" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E897">
-        <v>2304057702459</v>
+        <v>2206033844788</v>
       </c>
     </row>
     <row r="898" spans="1:5">
       <c r="A898">
         <v>897</v>
       </c>
       <c r="B898">
-        <v>3563</v>
+        <v>3565</v>
       </c>
       <c r="C898" t="s">
         <v>1199</v>
       </c>
       <c r="D898" t="s">
         <v>1200</v>
       </c>
       <c r="E898">
-        <v>2304054071675</v>
+        <v>2304057702459</v>
       </c>
     </row>
     <row r="899" spans="1:5">
       <c r="A899">
         <v>898</v>
       </c>
       <c r="B899">
-        <v>3564</v>
+        <v>3563</v>
       </c>
       <c r="C899" t="s">
         <v>1201</v>
       </c>
       <c r="D899" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="E899">
-        <v>2304059442749</v>
+        <v>2304054071675</v>
       </c>
     </row>
     <row r="900" spans="1:5">
       <c r="A900">
         <v>899</v>
       </c>
       <c r="B900">
-        <v>3562</v>
+        <v>3564</v>
       </c>
       <c r="C900" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D900" t="s">
         <v>1202</v>
       </c>
-      <c r="D900" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E900">
-        <v>2304051720867</v>
+        <v>2304059442749</v>
       </c>
     </row>
     <row r="901" spans="1:5">
       <c r="A901">
         <v>900</v>
       </c>
       <c r="B901">
-        <v>3561</v>
+        <v>3562</v>
       </c>
       <c r="C901" t="s">
         <v>1204</v>
       </c>
       <c r="D901" t="s">
         <v>1205</v>
       </c>
       <c r="E901">
-        <v>2304059086065</v>
+        <v>2304051720867</v>
       </c>
     </row>
     <row r="902" spans="1:5">
       <c r="A902">
         <v>901</v>
       </c>
       <c r="B902">
-        <v>3560</v>
+        <v>3561</v>
       </c>
       <c r="C902" t="s">
         <v>1206</v>
       </c>
       <c r="D902" t="s">
         <v>1207</v>
       </c>
       <c r="E902">
-        <v>2205303999056</v>
+        <v>2304059086065</v>
       </c>
     </row>
     <row r="903" spans="1:5">
       <c r="A903">
         <v>902</v>
       </c>
       <c r="B903">
-        <v>3556</v>
+        <v>3560</v>
       </c>
       <c r="C903" t="s">
         <v>1208</v>
       </c>
       <c r="D903" t="s">
         <v>1209</v>
       </c>
       <c r="E903">
-        <v>2205301639695</v>
+        <v>2205303999056</v>
       </c>
     </row>
     <row r="904" spans="1:5">
       <c r="A904">
         <v>903</v>
       </c>
       <c r="B904">
-        <v>3555</v>
+        <v>3556</v>
       </c>
       <c r="C904" t="s">
         <v>1210</v>
       </c>
       <c r="D904" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="E904">
-        <v>2205301832945</v>
+        <v>2205301639695</v>
       </c>
     </row>
     <row r="905" spans="1:5">
       <c r="A905">
         <v>904</v>
       </c>
       <c r="B905">
-        <v>3554</v>
+        <v>3555</v>
       </c>
       <c r="C905" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D905" t="s">
         <v>1211</v>
       </c>
-      <c r="D905" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E905">
-        <v>2205309102817</v>
+        <v>2205301832945</v>
       </c>
     </row>
     <row r="906" spans="1:5">
       <c r="A906">
         <v>905</v>
       </c>
       <c r="B906">
-        <v>3553</v>
+        <v>3554</v>
       </c>
       <c r="C906" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="D906" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="E906">
-        <v>2205305376316</v>
+        <v>2205309102817</v>
       </c>
     </row>
     <row r="907" spans="1:5">
       <c r="A907">
         <v>906</v>
       </c>
       <c r="B907">
-        <v>3552</v>
+        <v>3553</v>
       </c>
       <c r="C907" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="D907" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="E907">
-        <v>2205304149709</v>
+        <v>2205305376316</v>
       </c>
     </row>
     <row r="908" spans="1:5">
       <c r="A908">
         <v>907</v>
       </c>
       <c r="B908">
-        <v>3551</v>
+        <v>3552</v>
       </c>
       <c r="C908" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="D908" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="E908">
-        <v>2205305265630</v>
+        <v>2205304149709</v>
       </c>
     </row>
     <row r="909" spans="1:5">
       <c r="A909">
         <v>908</v>
       </c>
       <c r="B909">
-        <v>3550</v>
+        <v>3551</v>
       </c>
       <c r="C909" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="D909" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="E909">
-        <v>2205303923079</v>
+        <v>2205305265630</v>
       </c>
     </row>
     <row r="910" spans="1:5">
       <c r="A910">
         <v>909</v>
       </c>
       <c r="B910">
-        <v>3549</v>
+        <v>3550</v>
       </c>
       <c r="C910" t="s">
-        <v>931</v>
+        <v>1217</v>
       </c>
       <c r="D910" t="s">
-        <v>1216</v>
+        <v>1211</v>
       </c>
       <c r="E910">
-        <v>2205302946510</v>
+        <v>2205303923079</v>
       </c>
     </row>
     <row r="911" spans="1:5">
       <c r="A911">
         <v>910</v>
       </c>
       <c r="B911">
-        <v>3548</v>
+        <v>3541</v>
       </c>
       <c r="C911" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D911" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="E911">
-        <v>2205301693614</v>
+        <v>2205307782236</v>
       </c>
     </row>
     <row r="912" spans="1:5">
       <c r="A912">
         <v>911</v>
       </c>
       <c r="B912">
-        <v>3547</v>
+        <v>3542</v>
       </c>
       <c r="C912" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="D912" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="E912">
-        <v>2205302984160</v>
+        <v>2205308277468</v>
       </c>
     </row>
     <row r="913" spans="1:5">
       <c r="A913">
         <v>912</v>
       </c>
       <c r="B913">
-        <v>3546</v>
+        <v>3543</v>
       </c>
       <c r="C913" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D913" t="s">
         <v>1219</v>
       </c>
-      <c r="D913" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E913">
-        <v>2205305308672</v>
+        <v>2205309533901</v>
       </c>
     </row>
     <row r="914" spans="1:5">
       <c r="A914">
         <v>913</v>
       </c>
       <c r="B914">
-        <v>3545</v>
+        <v>3544</v>
       </c>
       <c r="C914" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="D914" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="E914">
-        <v>2205307354473</v>
+        <v>2205302952299</v>
       </c>
     </row>
     <row r="915" spans="1:5">
       <c r="A915">
         <v>914</v>
       </c>
       <c r="B915">
-        <v>3544</v>
+        <v>3545</v>
       </c>
       <c r="C915" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="D915" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="E915">
-        <v>2205302952299</v>
+        <v>2205307354473</v>
       </c>
     </row>
     <row r="916" spans="1:5">
       <c r="A916">
         <v>915</v>
       </c>
       <c r="B916">
-        <v>3543</v>
+        <v>3546</v>
       </c>
       <c r="C916" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="D916" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="E916">
-        <v>2205309533901</v>
+        <v>2205305308672</v>
       </c>
     </row>
     <row r="917" spans="1:5">
       <c r="A917">
         <v>916</v>
       </c>
       <c r="B917">
-        <v>3542</v>
+        <v>3549</v>
       </c>
       <c r="C917" t="s">
-        <v>1223</v>
+        <v>933</v>
       </c>
       <c r="D917" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="E917">
-        <v>2205308277468</v>
+        <v>2205302946510</v>
       </c>
     </row>
     <row r="918" spans="1:5">
       <c r="A918">
         <v>917</v>
       </c>
       <c r="B918">
-        <v>3541</v>
+        <v>3548</v>
       </c>
       <c r="C918" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="D918" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="E918">
-        <v>2205307782236</v>
+        <v>2205301693614</v>
       </c>
     </row>
     <row r="919" spans="1:5">
       <c r="A919">
         <v>918</v>
       </c>
       <c r="B919">
-        <v>3537</v>
+        <v>3547</v>
       </c>
       <c r="C919" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D919" t="s">
-        <v>1226</v>
+        <v>1219</v>
       </c>
       <c r="E919">
-        <v>2205304882361</v>
+        <v>2205302984160</v>
       </c>
     </row>
     <row r="920" spans="1:5">
       <c r="A920">
         <v>919</v>
       </c>
       <c r="B920">
-        <v>3534</v>
+        <v>3538</v>
       </c>
       <c r="C920" t="s">
         <v>1227</v>
       </c>
       <c r="D920" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="E920">
-        <v>2205305714197</v>
+        <v>2205309173709</v>
       </c>
     </row>
     <row r="921" spans="1:5">
       <c r="A921">
         <v>920</v>
       </c>
       <c r="B921">
-        <v>3535</v>
+        <v>3540</v>
       </c>
       <c r="C921" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D921" t="s">
         <v>1228</v>
       </c>
-      <c r="D921" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E921">
-        <v>2205301350246</v>
+        <v>2205307414722</v>
       </c>
     </row>
     <row r="922" spans="1:5">
       <c r="A922">
         <v>921</v>
       </c>
       <c r="B922">
-        <v>3536</v>
+        <v>3533</v>
       </c>
       <c r="C922" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D922" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="E922">
-        <v>2205307464844</v>
+        <v>2205309790832</v>
       </c>
     </row>
     <row r="923" spans="1:5">
       <c r="A923">
         <v>922</v>
       </c>
       <c r="B923">
-        <v>3533</v>
+        <v>3536</v>
       </c>
       <c r="C923" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="D923" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="E923">
-        <v>2205309790832</v>
+        <v>2205307464844</v>
       </c>
     </row>
     <row r="924" spans="1:5">
       <c r="A924">
         <v>923</v>
       </c>
       <c r="B924">
-        <v>3540</v>
+        <v>3535</v>
       </c>
       <c r="C924" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="D924" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="E924">
-        <v>2205307414722</v>
+        <v>2205301350246</v>
       </c>
     </row>
     <row r="925" spans="1:5">
       <c r="A925">
         <v>924</v>
       </c>
       <c r="B925">
-        <v>3538</v>
+        <v>3534</v>
       </c>
       <c r="C925" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="D925" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="E925">
-        <v>2205309173709</v>
+        <v>2205305714197</v>
       </c>
     </row>
     <row r="926" spans="1:5">
       <c r="A926">
         <v>925</v>
       </c>
       <c r="B926">
-        <v>3529</v>
+        <v>3537</v>
       </c>
       <c r="C926" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="D926" t="s">
-        <v>1234</v>
+        <v>1228</v>
       </c>
       <c r="E926">
-        <v>2205306023005</v>
+        <v>2205304882361</v>
       </c>
     </row>
     <row r="927" spans="1:5">
       <c r="A927">
         <v>926</v>
       </c>
       <c r="B927">
-        <v>3532</v>
+        <v>3531</v>
       </c>
       <c r="C927" t="s">
         <v>1235</v>
       </c>
       <c r="D927" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="E927">
-        <v>2205304887760</v>
+        <v>2205305457003</v>
       </c>
     </row>
     <row r="928" spans="1:5">
       <c r="A928">
         <v>927</v>
       </c>
       <c r="B928">
-        <v>3531</v>
+        <v>3532</v>
       </c>
       <c r="C928" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D928" t="s">
         <v>1236</v>
       </c>
-      <c r="D928" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E928">
-        <v>2205305457003</v>
+        <v>2205304887760</v>
       </c>
     </row>
     <row r="929" spans="1:5">
       <c r="A929">
         <v>928</v>
       </c>
       <c r="B929">
-        <v>3530</v>
+        <v>3529</v>
       </c>
       <c r="C929" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="D929" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
       <c r="E929">
-        <v>2205302198224</v>
+        <v>2205306023005</v>
       </c>
     </row>
     <row r="930" spans="1:5">
       <c r="A930">
         <v>929</v>
       </c>
       <c r="B930">
-        <v>3528</v>
+        <v>3530</v>
       </c>
       <c r="C930" t="s">
         <v>1239</v>
       </c>
       <c r="D930" t="s">
         <v>1240</v>
       </c>
       <c r="E930">
-        <v>2304131138844</v>
+        <v>2205302198224</v>
       </c>
     </row>
     <row r="931" spans="1:5">
       <c r="A931">
         <v>930</v>
       </c>
       <c r="B931">
-        <v>3527</v>
+        <v>3524</v>
       </c>
       <c r="C931" t="s">
         <v>1241</v>
       </c>
       <c r="D931" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="E931">
-        <v>2304131893692</v>
+        <v>2304134549224</v>
       </c>
     </row>
     <row r="932" spans="1:5">
       <c r="A932">
         <v>931</v>
       </c>
       <c r="B932">
-        <v>3525</v>
+        <v>3528</v>
       </c>
       <c r="C932" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D932" t="s">
         <v>1242</v>
       </c>
-      <c r="D932" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E932">
-        <v>2304132901524</v>
+        <v>2304131138844</v>
       </c>
     </row>
     <row r="933" spans="1:5">
       <c r="A933">
         <v>932</v>
       </c>
       <c r="B933">
-        <v>3524</v>
+        <v>3527</v>
       </c>
       <c r="C933" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="D933" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="E933">
-        <v>2304134549224</v>
+        <v>2304131893692</v>
       </c>
     </row>
     <row r="934" spans="1:5">
       <c r="A934">
         <v>933</v>
       </c>
       <c r="B934">
-        <v>3523</v>
+        <v>3525</v>
       </c>
       <c r="C934" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="D934" t="s">
-        <v>1245</v>
+        <v>1242</v>
       </c>
       <c r="E934">
-        <v>2304138117139</v>
+        <v>2304132901524</v>
       </c>
     </row>
     <row r="935" spans="1:5">
       <c r="A935">
         <v>934</v>
       </c>
       <c r="B935">
-        <v>3522</v>
+        <v>3520</v>
       </c>
       <c r="C935" t="s">
         <v>1246</v>
       </c>
       <c r="D935" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="E935">
-        <v>2304133774571</v>
+        <v>2304134697165</v>
       </c>
     </row>
     <row r="936" spans="1:5">
       <c r="A936">
         <v>935</v>
       </c>
       <c r="B936">
         <v>3521</v>
       </c>
       <c r="C936" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D936" t="s">
         <v>1247</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245</v>
       </c>
       <c r="E936">
         <v>2304133179907</v>
       </c>
     </row>
     <row r="937" spans="1:5">
       <c r="A937">
         <v>936</v>
       </c>
       <c r="B937">
-        <v>3520</v>
+        <v>3522</v>
       </c>
       <c r="C937" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="D937" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="E937">
-        <v>2304134697165</v>
+        <v>2304133774571</v>
       </c>
     </row>
     <row r="938" spans="1:5">
       <c r="A938">
         <v>937</v>
       </c>
       <c r="B938">
-        <v>3519</v>
+        <v>3523</v>
       </c>
       <c r="C938" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="D938" t="s">
-        <v>1250</v>
+        <v>1247</v>
       </c>
       <c r="E938">
-        <v>2304133039369</v>
+        <v>2304138117139</v>
       </c>
     </row>
     <row r="939" spans="1:5">
       <c r="A939">
         <v>938</v>
       </c>
       <c r="B939">
-        <v>3518</v>
+        <v>3519</v>
       </c>
       <c r="C939" t="s">
         <v>1251</v>
       </c>
       <c r="D939" t="s">
         <v>1252</v>
       </c>
       <c r="E939">
-        <v>2304138139741</v>
+        <v>2304133039369</v>
       </c>
     </row>
     <row r="940" spans="1:5">
       <c r="A940">
         <v>939</v>
       </c>
       <c r="B940">
         <v>3517</v>
       </c>
       <c r="C940" t="s">
         <v>1253</v>
       </c>
       <c r="D940" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="E940">
         <v>2304133317387</v>
       </c>
     </row>
     <row r="941" spans="1:5">
       <c r="A941">
         <v>940</v>
       </c>
       <c r="B941">
-        <v>3516</v>
+        <v>3518</v>
       </c>
       <c r="C941" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D941" t="s">
         <v>1254</v>
       </c>
-      <c r="D941" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E941">
-        <v>2304134152456</v>
+        <v>2304138139741</v>
       </c>
     </row>
     <row r="942" spans="1:5">
       <c r="A942">
         <v>941</v>
       </c>
       <c r="B942">
-        <v>3515</v>
+        <v>3516</v>
       </c>
       <c r="C942" t="s">
         <v>1256</v>
       </c>
       <c r="D942" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="E942">
-        <v>2304136632537</v>
+        <v>2304134152456</v>
       </c>
     </row>
     <row r="943" spans="1:5">
       <c r="A943">
         <v>942</v>
       </c>
       <c r="B943">
-        <v>3514</v>
+        <v>3515</v>
       </c>
       <c r="C943" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D943" t="s">
         <v>1257</v>
       </c>
-      <c r="D943" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E943">
-        <v>2304137819753</v>
+        <v>2304136632537</v>
       </c>
     </row>
     <row r="944" spans="1:5">
       <c r="A944">
         <v>943</v>
       </c>
       <c r="B944">
-        <v>3513</v>
+        <v>3514</v>
       </c>
       <c r="C944" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="D944" t="s">
-        <v>1259</v>
+        <v>1257</v>
       </c>
       <c r="E944">
-        <v>2304136994103</v>
+        <v>2304137819753</v>
       </c>
     </row>
     <row r="945" spans="1:5">
       <c r="A945">
         <v>944</v>
       </c>
       <c r="B945">
-        <v>3512</v>
+        <v>3513</v>
       </c>
       <c r="C945" t="s">
         <v>1260</v>
       </c>
       <c r="D945" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="E945">
-        <v>2304137536665</v>
+        <v>2304136994103</v>
       </c>
     </row>
     <row r="946" spans="1:5">
       <c r="A946">
         <v>945</v>
       </c>
       <c r="B946">
-        <v>3511</v>
+        <v>3512</v>
       </c>
       <c r="C946" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D946" t="s">
         <v>1261</v>
       </c>
-      <c r="D946" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E946">
-        <v>2304139092858</v>
+        <v>2304137536665</v>
       </c>
     </row>
     <row r="947" spans="1:5">
       <c r="A947">
         <v>946</v>
       </c>
       <c r="B947">
-        <v>3510</v>
+        <v>3511</v>
       </c>
       <c r="C947" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="D947" t="s">
-        <v>1263</v>
+        <v>1261</v>
       </c>
       <c r="E947">
-        <v>2304139797567</v>
+        <v>2304139092858</v>
       </c>
     </row>
     <row r="948" spans="1:5">
       <c r="A948">
         <v>947</v>
       </c>
       <c r="B948">
-        <v>3509</v>
+        <v>3510</v>
       </c>
       <c r="C948" t="s">
         <v>1264</v>
       </c>
       <c r="D948" t="s">
         <v>1265</v>
       </c>
       <c r="E948">
-        <v>2304133907314</v>
+        <v>2304139797567</v>
       </c>
     </row>
     <row r="949" spans="1:5">
       <c r="A949">
         <v>948</v>
       </c>
       <c r="B949">
-        <v>3508</v>
+        <v>3509</v>
       </c>
       <c r="C949" t="s">
         <v>1266</v>
       </c>
       <c r="D949" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="E949">
-        <v>2304136204118</v>
+        <v>2304133907314</v>
       </c>
     </row>
     <row r="950" spans="1:5">
       <c r="A950">
         <v>949</v>
       </c>
       <c r="B950">
-        <v>3507</v>
+        <v>3508</v>
       </c>
       <c r="C950" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D950" t="s">
         <v>1267</v>
       </c>
-      <c r="D950" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E950">
-        <v>2304137873149</v>
+        <v>2304136204118</v>
       </c>
     </row>
     <row r="951" spans="1:5">
       <c r="A951">
         <v>950</v>
       </c>
       <c r="B951">
-        <v>3506</v>
+        <v>3507</v>
       </c>
       <c r="C951" t="s">
         <v>1269</v>
       </c>
       <c r="D951" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="E951">
-        <v>2304131379493</v>
+        <v>2304137873149</v>
       </c>
     </row>
     <row r="952" spans="1:5">
       <c r="A952">
         <v>951</v>
       </c>
       <c r="B952">
-        <v>3505</v>
+        <v>3506</v>
       </c>
       <c r="C952" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D952" t="s">
         <v>1270</v>
       </c>
-      <c r="D952" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E952">
-        <v>2304131399832</v>
+        <v>2304131379493</v>
       </c>
     </row>
     <row r="953" spans="1:5">
       <c r="A953">
         <v>952</v>
       </c>
       <c r="B953">
-        <v>3504</v>
+        <v>3505</v>
       </c>
       <c r="C953" t="s">
         <v>1272</v>
       </c>
       <c r="D953" t="s">
         <v>1273</v>
       </c>
       <c r="E953">
-        <v>2304138519012</v>
+        <v>2304131399832</v>
       </c>
     </row>
     <row r="954" spans="1:5">
       <c r="A954">
         <v>953</v>
       </c>
       <c r="B954">
-        <v>3503</v>
+        <v>3504</v>
       </c>
       <c r="C954" t="s">
         <v>1274</v>
       </c>
       <c r="D954" t="s">
         <v>1275</v>
       </c>
       <c r="E954">
-        <v>2304132220280</v>
+        <v>2304138519012</v>
       </c>
     </row>
     <row r="955" spans="1:5">
       <c r="A955">
         <v>954</v>
       </c>
       <c r="B955">
-        <v>3502</v>
+        <v>3503</v>
       </c>
       <c r="C955" t="s">
         <v>1276</v>
       </c>
       <c r="D955" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="E955">
-        <v>2304132036299</v>
+        <v>2304132220280</v>
       </c>
     </row>
     <row r="956" spans="1:5">
       <c r="A956">
         <v>955</v>
       </c>
       <c r="B956">
-        <v>3501</v>
+        <v>3502</v>
       </c>
       <c r="C956" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D956" t="s">
         <v>1277</v>
       </c>
-      <c r="D956" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E956">
-        <v>2304133000383</v>
+        <v>2304132036299</v>
       </c>
     </row>
     <row r="957" spans="1:5">
       <c r="A957">
         <v>956</v>
       </c>
       <c r="B957">
-        <v>3500</v>
+        <v>3501</v>
       </c>
       <c r="C957" t="s">
         <v>1279</v>
       </c>
       <c r="D957" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="E957">
-        <v>2304139337331</v>
+        <v>2304133000383</v>
       </c>
     </row>
     <row r="958" spans="1:5">
       <c r="A958">
         <v>957</v>
       </c>
       <c r="B958">
-        <v>3499</v>
+        <v>3500</v>
       </c>
       <c r="C958" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D958" t="s">
         <v>1280</v>
       </c>
-      <c r="D958" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E958">
-        <v>2304127910550</v>
+        <v>2304139337331</v>
       </c>
     </row>
     <row r="959" spans="1:5">
       <c r="A959">
         <v>958</v>
       </c>
       <c r="B959">
         <v>3499</v>
       </c>
       <c r="C959" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="D959" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="E959">
-        <v>2205304365460</v>
+        <v>2304127910550</v>
       </c>
     </row>
     <row r="960" spans="1:5">
       <c r="A960">
         <v>959</v>
       </c>
       <c r="B960">
-        <v>3498</v>
+        <v>3499</v>
       </c>
       <c r="C960" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="D960" t="s">
-        <v>1283</v>
+        <v>1280</v>
       </c>
       <c r="E960">
-        <v>2304127842425</v>
+        <v>2205304365460</v>
       </c>
     </row>
     <row r="961" spans="1:5">
       <c r="A961">
         <v>960</v>
       </c>
       <c r="B961">
-        <v>3497</v>
+        <v>3498</v>
       </c>
       <c r="C961" t="s">
         <v>1284</v>
       </c>
       <c r="D961" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="E961">
-        <v>2304124586473</v>
+        <v>2304127842425</v>
       </c>
     </row>
     <row r="962" spans="1:5">
       <c r="A962">
         <v>961</v>
       </c>
       <c r="B962">
-        <v>3496</v>
+        <v>3497</v>
       </c>
       <c r="C962" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D962" t="s">
         <v>1285</v>
       </c>
-      <c r="D962" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E962">
-        <v>2304127325778</v>
+        <v>2304124586473</v>
       </c>
     </row>
     <row r="963" spans="1:5">
       <c r="A963">
         <v>962</v>
       </c>
       <c r="B963">
-        <v>3495</v>
+        <v>3496</v>
       </c>
       <c r="C963" t="s">
         <v>1287</v>
       </c>
       <c r="D963" t="s">
         <v>1288</v>
       </c>
       <c r="E963">
-        <v>2304126482774</v>
+        <v>2304127325778</v>
       </c>
     </row>
     <row r="964" spans="1:5">
       <c r="A964">
         <v>963</v>
       </c>
       <c r="B964">
-        <v>3494</v>
+        <v>3495</v>
       </c>
       <c r="C964" t="s">
         <v>1289</v>
       </c>
       <c r="D964" t="s">
         <v>1290</v>
       </c>
       <c r="E964">
-        <v>2304125320940</v>
+        <v>2304126482774</v>
       </c>
     </row>
     <row r="965" spans="1:5">
       <c r="A965">
         <v>964</v>
       </c>
       <c r="B965">
-        <v>3493</v>
+        <v>3494</v>
       </c>
       <c r="C965" t="s">
         <v>1291</v>
       </c>
       <c r="D965" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="E965">
-        <v>2304124532429</v>
+        <v>2304125320940</v>
       </c>
     </row>
     <row r="966" spans="1:5">
       <c r="A966">
         <v>965</v>
       </c>
       <c r="B966">
-        <v>3492</v>
+        <v>3493</v>
       </c>
       <c r="C966" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D966" t="s">
         <v>1292</v>
       </c>
-      <c r="D966" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E966">
-        <v>2304126653299</v>
+        <v>2304124532429</v>
       </c>
     </row>
     <row r="967" spans="1:5">
       <c r="A967">
         <v>966</v>
       </c>
       <c r="B967">
-        <v>3491</v>
+        <v>3492</v>
       </c>
       <c r="C967" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="D967" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="E967">
-        <v>2304123387339</v>
+        <v>2304126653299</v>
       </c>
     </row>
     <row r="968" spans="1:5">
       <c r="A968">
         <v>967</v>
       </c>
       <c r="B968">
-        <v>3490</v>
+        <v>3491</v>
       </c>
       <c r="C968" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="D968" t="s">
-        <v>1295</v>
+        <v>1292</v>
       </c>
       <c r="E968">
-        <v>2304124755109</v>
+        <v>2304123387339</v>
       </c>
     </row>
     <row r="969" spans="1:5">
       <c r="A969">
         <v>968</v>
       </c>
       <c r="B969">
-        <v>3489</v>
+        <v>3490</v>
       </c>
       <c r="C969" t="s">
         <v>1296</v>
       </c>
       <c r="D969" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="E969">
-        <v>2304124500543</v>
+        <v>2304124755109</v>
       </c>
     </row>
     <row r="970" spans="1:5">
       <c r="A970">
         <v>969</v>
       </c>
       <c r="B970">
-        <v>3488</v>
+        <v>3489</v>
       </c>
       <c r="C970" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D970" t="s">
         <v>1297</v>
       </c>
-      <c r="D970" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E970">
-        <v>2304121876188</v>
+        <v>2304124500543</v>
       </c>
     </row>
     <row r="971" spans="1:5">
       <c r="A971">
         <v>970</v>
       </c>
       <c r="B971">
-        <v>3487</v>
+        <v>3488</v>
       </c>
       <c r="C971" t="s">
         <v>1299</v>
       </c>
       <c r="D971" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="E971">
-        <v>2304122873000</v>
+        <v>2304121876188</v>
       </c>
     </row>
     <row r="972" spans="1:5">
       <c r="A972">
         <v>971</v>
       </c>
       <c r="B972">
-        <v>3486</v>
+        <v>3487</v>
       </c>
       <c r="C972" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D972" t="s">
         <v>1300</v>
       </c>
-      <c r="D972" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E972">
-        <v>2304125626923</v>
+        <v>2304122873000</v>
       </c>
     </row>
     <row r="973" spans="1:5">
       <c r="A973">
         <v>972</v>
       </c>
       <c r="B973">
-        <v>3485</v>
+        <v>3486</v>
       </c>
       <c r="C973" t="s">
         <v>1302</v>
       </c>
       <c r="D973" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="E973">
-        <v>2304123096487</v>
+        <v>2304125626923</v>
       </c>
     </row>
     <row r="974" spans="1:5">
       <c r="A974">
         <v>973</v>
       </c>
       <c r="B974">
-        <v>3484</v>
+        <v>3485</v>
       </c>
       <c r="C974" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D974" t="s">
         <v>1303</v>
       </c>
-      <c r="D974" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E974">
-        <v>2304124632069</v>
+        <v>2304123096487</v>
       </c>
     </row>
     <row r="975" spans="1:5">
       <c r="A975">
         <v>974</v>
       </c>
       <c r="B975">
-        <v>3483</v>
+        <v>3481</v>
       </c>
       <c r="C975" t="s">
         <v>1305</v>
       </c>
       <c r="D975" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="E975">
-        <v>2304129790891</v>
+        <v>2304124940006</v>
       </c>
     </row>
     <row r="976" spans="1:5">
       <c r="A976">
         <v>975</v>
       </c>
       <c r="B976">
-        <v>3482</v>
+        <v>3484</v>
       </c>
       <c r="C976" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D976" t="s">
         <v>1306</v>
       </c>
-      <c r="D976" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E976">
-        <v>2304129645959</v>
+        <v>2304124632069</v>
       </c>
     </row>
     <row r="977" spans="1:5">
       <c r="A977">
         <v>976</v>
       </c>
       <c r="B977">
-        <v>3481</v>
+        <v>3483</v>
       </c>
       <c r="C977" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="D977" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="E977">
-        <v>2304124940006</v>
+        <v>2304129790891</v>
       </c>
     </row>
     <row r="978" spans="1:5">
       <c r="A978">
         <v>977</v>
       </c>
       <c r="B978">
-        <v>3480</v>
+        <v>3482</v>
       </c>
       <c r="C978" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="D978" t="s">
-        <v>1309</v>
+        <v>1306</v>
       </c>
       <c r="E978">
-        <v>2304128378833</v>
+        <v>2304129645959</v>
       </c>
     </row>
     <row r="979" spans="1:5">
       <c r="A979">
         <v>978</v>
       </c>
       <c r="B979">
-        <v>3479</v>
+        <v>3480</v>
       </c>
       <c r="C979" t="s">
         <v>1310</v>
       </c>
       <c r="D979" t="s">
         <v>1311</v>
       </c>
       <c r="E979">
-        <v>2304121597919</v>
+        <v>2304128378833</v>
       </c>
     </row>
     <row r="980" spans="1:5">
       <c r="A980">
         <v>979</v>
       </c>
       <c r="B980">
-        <v>3478</v>
+        <v>3479</v>
       </c>
       <c r="C980" t="s">
         <v>1312</v>
       </c>
       <c r="D980" t="s">
         <v>1313</v>
       </c>
       <c r="E980">
-        <v>2304126632155</v>
+        <v>2304121597919</v>
       </c>
     </row>
     <row r="981" spans="1:5">
       <c r="A981">
         <v>980</v>
       </c>
       <c r="B981">
-        <v>3477</v>
+        <v>3478</v>
       </c>
       <c r="C981" t="s">
         <v>1314</v>
       </c>
       <c r="D981" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="E981">
-        <v>2304125130028</v>
+        <v>2304126632155</v>
       </c>
     </row>
     <row r="982" spans="1:5">
       <c r="A982">
         <v>981</v>
       </c>
       <c r="B982">
-        <v>3476</v>
+        <v>3477</v>
       </c>
       <c r="C982" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D982" t="s">
         <v>1315</v>
       </c>
-      <c r="D982" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E982">
-        <v>2304121658451</v>
+        <v>2304125130028</v>
       </c>
     </row>
     <row r="983" spans="1:5">
       <c r="A983">
         <v>982</v>
       </c>
       <c r="B983">
-        <v>3475</v>
+        <v>3476</v>
       </c>
       <c r="C983" t="s">
         <v>1317</v>
       </c>
       <c r="D983" t="s">
         <v>1318</v>
       </c>
       <c r="E983">
-        <v>2304122204036</v>
+        <v>2304121658451</v>
       </c>
     </row>
     <row r="984" spans="1:5">
       <c r="A984">
         <v>983</v>
       </c>
       <c r="B984">
-        <v>3474</v>
+        <v>3473</v>
       </c>
       <c r="C984" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D984" t="s">
         <v>1319</v>
       </c>
-      <c r="D984" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E984">
-        <v>2304125252463</v>
+        <v>2304126490909</v>
       </c>
     </row>
     <row r="985" spans="1:5">
       <c r="A985">
         <v>984</v>
       </c>
       <c r="B985">
-        <v>3473</v>
+        <v>3474</v>
       </c>
       <c r="C985" t="s">
-        <v>1292</v>
+        <v>1320</v>
       </c>
       <c r="D985" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="E985">
-        <v>2304126490909</v>
+        <v>2304125252463</v>
       </c>
     </row>
     <row r="986" spans="1:5">
       <c r="A986">
         <v>985</v>
       </c>
       <c r="B986">
-        <v>3472</v>
+        <v>3475</v>
       </c>
       <c r="C986" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="D986" t="s">
-        <v>1321</v>
+        <v>1319</v>
       </c>
       <c r="E986">
-        <v>2304122583798</v>
+        <v>2304122204036</v>
       </c>
     </row>
     <row r="987" spans="1:5">
       <c r="A987">
         <v>986</v>
       </c>
       <c r="B987">
-        <v>3469</v>
+        <v>3472</v>
       </c>
       <c r="C987" t="s">
         <v>1322</v>
       </c>
       <c r="D987" t="s">
         <v>1323</v>
       </c>
       <c r="E987">
-        <v>2304053742488</v>
+        <v>2304122583798</v>
       </c>
     </row>
     <row r="988" spans="1:5">
       <c r="A988">
         <v>987</v>
       </c>
       <c r="B988">
-        <v>3470</v>
+        <v>3469</v>
       </c>
       <c r="C988" t="s">
         <v>1324</v>
       </c>
       <c r="D988" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="E988">
-        <v>2304057777529</v>
+        <v>2304053742488</v>
       </c>
     </row>
     <row r="989" spans="1:5">
       <c r="A989">
         <v>988</v>
       </c>
       <c r="B989">
-        <v>3471</v>
+        <v>3470</v>
       </c>
       <c r="C989" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D989" t="s">
         <v>1325</v>
       </c>
-      <c r="D989" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E989">
-        <v>2304128726953</v>
+        <v>2304057777529</v>
       </c>
     </row>
     <row r="990" spans="1:5">
       <c r="A990">
         <v>989</v>
       </c>
       <c r="B990">
-        <v>3468</v>
+        <v>3471</v>
       </c>
       <c r="C990" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="D990" t="s">
-        <v>1327</v>
+        <v>1325</v>
       </c>
       <c r="E990">
-        <v>2304051598248</v>
+        <v>2304128726953</v>
       </c>
     </row>
     <row r="991" spans="1:5">
       <c r="A991">
         <v>990</v>
       </c>
       <c r="B991">
-        <v>3467</v>
+        <v>3468</v>
       </c>
       <c r="C991" t="s">
         <v>1328</v>
       </c>
       <c r="D991" t="s">
         <v>1329</v>
       </c>
       <c r="E991">
-        <v>2304056687393</v>
+        <v>2304051598248</v>
       </c>
     </row>
     <row r="992" spans="1:5">
       <c r="A992">
         <v>991</v>
       </c>
       <c r="B992">
-        <v>3465</v>
+        <v>3467</v>
       </c>
       <c r="C992" t="s">
         <v>1330</v>
       </c>
       <c r="D992" t="s">
         <v>1331</v>
       </c>
       <c r="E992">
-        <v>2304059112895</v>
+        <v>2304056687393</v>
       </c>
     </row>
     <row r="993" spans="1:5">
       <c r="A993">
         <v>992</v>
       </c>
       <c r="B993">
-        <v>3464</v>
+        <v>3465</v>
       </c>
       <c r="C993" t="s">
         <v>1332</v>
       </c>
       <c r="D993" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="E993">
-        <v>2304056589876</v>
+        <v>2304059112895</v>
       </c>
     </row>
     <row r="994" spans="1:5">
       <c r="A994">
         <v>993</v>
       </c>
       <c r="B994">
         <v>3463</v>
       </c>
       <c r="C994" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D994" t="s">
         <v>1333</v>
-      </c>
-[...1 lines deleted...]
-        <v>1331</v>
       </c>
       <c r="E994">
         <v>2304052912245</v>
       </c>
     </row>
     <row r="995" spans="1:5">
       <c r="A995">
         <v>994</v>
       </c>
       <c r="B995">
         <v>3466</v>
       </c>
       <c r="C995" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="D995" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="E995">
         <v>2304058094853</v>
       </c>
     </row>
     <row r="996" spans="1:5">
       <c r="A996">
         <v>995</v>
       </c>
       <c r="B996">
-        <v>3462</v>
+        <v>3464</v>
       </c>
       <c r="C996" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="D996" t="s">
-        <v>1336</v>
+        <v>1333</v>
       </c>
       <c r="E996">
-        <v>2304057033505</v>
+        <v>2304056589876</v>
       </c>
     </row>
     <row r="997" spans="1:5">
       <c r="A997">
         <v>996</v>
       </c>
       <c r="B997">
-        <v>3461</v>
+        <v>3462</v>
       </c>
       <c r="C997" t="s">
         <v>1337</v>
       </c>
       <c r="D997" t="s">
         <v>1338</v>
       </c>
       <c r="E997">
-        <v>2304053190913</v>
+        <v>2304057033505</v>
       </c>
     </row>
     <row r="998" spans="1:5">
       <c r="A998">
         <v>997</v>
       </c>
       <c r="B998">
-        <v>3460</v>
+        <v>3461</v>
       </c>
       <c r="C998" t="s">
         <v>1339</v>
       </c>
       <c r="D998" t="s">
         <v>1340</v>
       </c>
       <c r="E998">
-        <v>2304056934858</v>
+        <v>2304053190913</v>
       </c>
     </row>
     <row r="999" spans="1:5">
       <c r="A999">
         <v>998</v>
       </c>
       <c r="B999">
-        <v>3456</v>
+        <v>3460</v>
       </c>
       <c r="C999" t="s">
         <v>1341</v>
       </c>
       <c r="D999" t="s">
         <v>1342</v>
       </c>
       <c r="E999">
-        <v>2304056670433</v>
+        <v>2304056934858</v>
       </c>
     </row>
     <row r="1000" spans="1:5">
       <c r="A1000">
         <v>999</v>
       </c>
       <c r="B1000">
         <v>3457</v>
       </c>
       <c r="C1000" t="s">
         <v>1343</v>
       </c>
       <c r="D1000" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="E1000">
         <v>2304052380880</v>
       </c>
     </row>
     <row r="1001" spans="1:5">
       <c r="A1001">
         <v>1000</v>
       </c>
       <c r="B1001">
-        <v>3459</v>
+        <v>3458</v>
       </c>
       <c r="C1001" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D1001" t="s">
         <v>1344</v>
       </c>
-      <c r="D1001" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1001">
-        <v>2304052356369</v>
+        <v>2304055030703</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">