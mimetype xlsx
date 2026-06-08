--- v0 (2026-04-18)
+++ v1 (2026-06-08)
@@ -12,65 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Protocolo</t>
+  </si>
+  <si>
+    <t>003/2026</t>
+  </si>
+  <si>
+    <t>Estabelece as normas gerais e os procedimentos relativos à gestão, ao funcionamento e à utilização do Sistema Eletrônico de Informações – SEI, no âmbito da administração direta, autárquica e fundacional do Poder Executivo do município de Catalão, Estado de Goiás.</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
   </si>
   <si>
     <t>Resolução 270/2026</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação das entidades eleitas, com seus respectivos representantes titulares</t>
   </si>
   <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>Documento norteador Política de Educação Integral em Tempo Integral</t>
   </si>
   <si>
     <t>Documento norteador Política de Educação Integral em Tempo Integral </t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>Parecer CME 005-2025 Aprovação da Política de Educação em Tempo Integral</t>
   </si>
   <si>
     <t>Resolução Comic Nº 01/2025</t>
   </si>
@@ -443,213 +452,230 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="85.979" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="213.377" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2">
-        <v>2604088793721</v>
+        <v>2605255953639</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3">
-        <v>2506274711013</v>
+        <v>2604088793721</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E4">
-        <v>2506276760525</v>
+        <v>2506274711013</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="C5"/>
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5">
-        <v>2505277834766</v>
+        <v>2506276760525</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="C6" t="s">
         <v>15</v>
       </c>
+      <c r="C6"/>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6">
-        <v>2502191783466</v>
+        <v>2505277834766</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E7">
-        <v>2502193895595</v>
+        <v>2502191783466</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
         <v>19</v>
       </c>
-      <c r="C8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8">
-        <v>2502191050407</v>
+        <v>2502193895595</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E9">
+        <v>2502191050407</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10">
         <v>2502181191740</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>