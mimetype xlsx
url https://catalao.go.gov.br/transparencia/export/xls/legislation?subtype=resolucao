--- v1 (2026-06-08)
+++ v2 (2026-08-07)
@@ -12,127 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Publicação</t>
   </si>
   <si>
     <t>Protocolo</t>
   </si>
   <si>
     <t>003/2026</t>
   </si>
   <si>
     <t>Estabelece as normas gerais e os procedimentos relativos à gestão, ao funcionamento e à utilização do Sistema Eletrônico de Informações – SEI, no âmbito da administração direta, autárquica e fundacional do Poder Executivo do município de Catalão, Estado de Goiás.</t>
   </si>
   <si>
     <t>12/05/2026</t>
   </si>
   <si>
-    <t>Resolução 270/2026</t>
+    <t>270/2026</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação das entidades eleitas, com seus respectivos representantes titulares</t>
   </si>
   <si>
     <t>08/04/2026</t>
   </si>
   <si>
-    <t>Documento norteador Política de Educação Integral em Tempo Integral</t>
+    <t>008/2025</t>
   </si>
   <si>
     <t>Documento norteador Política de Educação Integral em Tempo Integral </t>
   </si>
   <si>
     <t>27/06/2025</t>
   </si>
   <si>
+    <t>005/2025</t>
+  </si>
+  <si>
     <t>Parecer CME 005-2025 Aprovação da Política de Educação em Tempo Integral</t>
   </si>
   <si>
-    <t>Resolução Comic Nº 01/2025</t>
+    <t>01/2025</t>
+  </si>
+  <si>
+    <t>Aprova os valores destinados ao financiamento dos Projetos aprovados nos termos do Edital de Chamamento Público 003/2024 - COМІС.</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
-    <t>Resolução 001/2025 - CMDCA</t>
-[...3 lines deleted...]
-001/2025</t>
+    <t>001/2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o cancelamento do Edital de Chamamento Público nº 002/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
-    <t>RESOLUÇÃO Nº 001/2024</t>
+    <t>001/2024</t>
   </si>
   <si>
     <t> APROVA O RELATORIO CONCLUSIVO DA PRIMEIRA ETAPA DA TRANSIÇÃO DE GOVERNO MUNCIPAL DE 2021/2024 A 2025-2028.</t>
   </si>
   <si>
-    <t>Resolução CMDCA – Termo de Fomento Nº 001/2022 - CMDCA</t>
-[...6 lines deleted...]
-    <t>Resolução 007/2018 - CMAS</t>
+    <t>001/2022</t>
+  </si>
+  <si>
+    <t>Aprova os valores destinados ao financiamento dos Projetos aprovados nos termos do Edital de Chamamento Público 003/2021, 001/2022 e 003/2022. </t>
+  </si>
+  <si>
+    <t>CMAS</t>
   </si>
   <si>
     <t>O CMAS de Catalão publica Resolução 0072018 para regulamentar a inscrição de todas as entidades, serviços e programas inscritos neste conselho ou que desejam efetuar sua inscrição.</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -461,51 +465,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="2.285" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="311.353" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1</v>
@@ -543,137 +547,139 @@
     <row r="4" spans="1:5">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4">
         <v>2506274711013</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5">
         <v>2506276760525</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C6"/>
+        <v>16</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E6">
         <v>2505277834766</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E7">
         <v>2502191783466</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E8">
         <v>2502193895595</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E9">
         <v>2502191050407</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E10">
         <v>2502181191740</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>