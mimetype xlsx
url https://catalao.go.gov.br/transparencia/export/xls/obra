--- v0 (2026-04-27)
+++ v1 (2026-06-07)
@@ -12,416 +12,413 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Início</t>
   </si>
   <si>
     <t>Previsão Término</t>
   </si>
   <si>
     <t>Valor Contrato</t>
   </si>
   <si>
     <t>% Execução</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Publicado</t>
   </si>
   <si>
+    <t>Contrato 153/2025</t>
+  </si>
+  <si>
+    <t>Prolongamento da Rua da Resistência</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>R$ 555.000,00</t>
+  </si>
+  <si>
+    <t>97%</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>03/07/2025</t>
+  </si>
+  <si>
+    <t>Contrato 180/2025</t>
+  </si>
+  <si>
+    <t>Ponte de concreto Balsamo</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 438.739,74</t>
+  </si>
+  <si>
+    <t>100%</t>
+  </si>
+  <si>
+    <t>Concluido</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>Contrato 100/2025</t>
+  </si>
+  <si>
+    <t>FEIRA PARQUE</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 557.135,34</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>Contrato 141/2024</t>
+  </si>
+  <si>
+    <t>Construção de Unidade Básica de Saúde</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>R$ 2.138.915,63</t>
+  </si>
+  <si>
+    <t>90%</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>Contrato 138/2024</t>
+  </si>
+  <si>
+    <t>Casas populares Cidade Jardim</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>18/04/2025</t>
+  </si>
+  <si>
+    <t>R$ 925.000,00</t>
+  </si>
+  <si>
+    <t>98%</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>Contrato 134/2024</t>
+  </si>
+  <si>
+    <t>Casas populares Bolanger</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>R$ 1.194.090,38</t>
+  </si>
+  <si>
+    <t>51%</t>
+  </si>
+  <si>
+    <t>Contrato 123/2024</t>
+  </si>
+  <si>
+    <t>Construção do Centro Comunitário de Olhos D Água</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>R$ 296.183,93</t>
+  </si>
+  <si>
+    <t>23/08/2024</t>
+  </si>
+  <si>
+    <t>Contrato 110/2024</t>
+  </si>
+  <si>
+    <t>Instalação de Reservatório de 500m3 no Distrito de Santo Antônio do Rio Verde</t>
+  </si>
+  <si>
+    <t>16/09/2024</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>R$ 429.000,00</t>
+  </si>
+  <si>
+    <t>08/07/2024</t>
+  </si>
+  <si>
+    <t>Contrato 076/2024</t>
+  </si>
+  <si>
+    <t>Construção de praça pública no Bairro Evelina Nour III</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>R$ 765.000,00</t>
+  </si>
+  <si>
+    <t>02/05/2024</t>
+  </si>
+  <si>
+    <t>Contrato 103/2024</t>
+  </si>
+  <si>
+    <t>Nova sede Administrativa do Município de Catalão</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 25.393.941,03</t>
+  </si>
+  <si>
+    <t>17%</t>
+  </si>
+  <si>
+    <t>25/03/2024</t>
+  </si>
+  <si>
+    <t>Contrato 51/2024</t>
+  </si>
+  <si>
+    <t>Revitalização Praça Manoel Arcanjo</t>
+  </si>
+  <si>
+    <t>14/05/2024</t>
+  </si>
+  <si>
+    <t>14/03/2025</t>
+  </si>
+  <si>
+    <t>R$ 1.450.000,00</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>Contrato 089/2024</t>
+  </si>
+  <si>
+    <t>Reforme e Revitalização do Morrinho do São João</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>07/11/2024</t>
+  </si>
+  <si>
+    <t>R$ 697.648,52</t>
+  </si>
+  <si>
+    <t>Contrato 60/2024</t>
+  </si>
+  <si>
+    <t>Lavanderia Hospitalar Municipal</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>18/08/2024</t>
+  </si>
+  <si>
+    <t>R$ 354.773,38</t>
+  </si>
+  <si>
+    <t>99%</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>Contrato 185/2023</t>
+  </si>
+  <si>
+    <t>Revitalização da Represa do Clube do Povo</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>23/11/2024</t>
+  </si>
+  <si>
+    <t>R$ 6.757.115,55</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>Contrato 109/2023</t>
+  </si>
+  <si>
+    <t>Praça Córrego do Almoço</t>
+  </si>
+  <si>
+    <t>11/07/2023</t>
+  </si>
+  <si>
+    <t>31/03/2024</t>
+  </si>
+  <si>
+    <t>R$ 644.733,75</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>Contrato 059/2021</t>
+  </si>
+  <si>
+    <t>Reforma Anibal Rosa</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
+    <t>R$ 1.209.933,43</t>
+  </si>
+  <si>
+    <t>88%</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
     <t>Contrato 042/2022</t>
   </si>
   <si>
     <t>Escola Municipal Maria Semiramis Veiga Rodrigues</t>
   </si>
   <si>
     <t>08/04/2022</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>R$ 2.629.567,10</t>
   </si>
   <si>
-    <t>100%</t>
-[...311 lines deleted...]
-    <t>10/04/2023</t>
+    <t>27/01/2022</t>
   </si>
   <si>
     <t>Contrato 314/2021</t>
   </si>
   <si>
     <t>Creche Municipal Parque Imperial</t>
-  </si>
-[...1 lines deleted...]
-    <t>27/01/2022</t>
   </si>
   <si>
     <t>30/12/2022</t>
   </si>
   <si>
     <t>R$ 3.179.907,85</t>
   </si>
   <si>
     <t>43%</t>
   </si>
   <si>
     <t>23/12/2021</t>
   </si>
   <si>
     <t>Contrato 004/2022</t>
   </si>
   <si>
     <t>Hospital Regional de Catalão</t>
   </si>
   <si>
     <t>19/04/2022</t>
   </si>
   <si>
     <t>R$ 66.000.000,00</t>
   </si>
@@ -888,521 +885,521 @@
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
       <c r="I5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H6" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>48</v>
+      </c>
+      <c r="F7" t="s">
+        <v>49</v>
+      </c>
+      <c r="G7" t="s">
+        <v>50</v>
+      </c>
+      <c r="H7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" t="s">
         <v>44</v>
-      </c>
-[...19 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" t="s">
         <v>52</v>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>54</v>
       </c>
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="H8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>57</v>
       </c>
       <c r="C9" t="s">
         <v>58</v>
       </c>
       <c r="D9" t="s">
         <v>59</v>
       </c>
       <c r="E9" t="s">
         <v>60</v>
       </c>
       <c r="F9" t="s">
         <v>61</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I9" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>63</v>
       </c>
       <c r="C10" t="s">
         <v>64</v>
       </c>
       <c r="D10" t="s">
         <v>65</v>
       </c>
       <c r="E10" t="s">
         <v>66</v>
       </c>
       <c r="F10" t="s">
         <v>67</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H10" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>69</v>
       </c>
       <c r="C11" t="s">
         <v>70</v>
       </c>
       <c r="D11" t="s">
         <v>71</v>
       </c>
       <c r="E11" t="s">
         <v>72</v>
       </c>
       <c r="F11" t="s">
         <v>73</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>74</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="I11" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C12" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D12" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E12" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G12" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="H12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>82</v>
       </c>
       <c r="C13" t="s">
         <v>83</v>
       </c>
       <c r="D13" t="s">
         <v>84</v>
       </c>
       <c r="E13" t="s">
         <v>85</v>
       </c>
       <c r="F13" t="s">
         <v>86</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I13" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>87</v>
+      </c>
+      <c r="C14" t="s">
         <v>88</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>89</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>90</v>
       </c>
-      <c r="E14" t="s">
+      <c r="F14" t="s">
         <v>91</v>
       </c>
-      <c r="F14" t="s">
+      <c r="G14" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G15" t="s">
-        <v>98</v>
+        <v>22</v>
       </c>
       <c r="H15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>100</v>
       </c>
       <c r="C16" t="s">
         <v>101</v>
       </c>
       <c r="D16" t="s">
         <v>102</v>
       </c>
       <c r="E16" t="s">
         <v>103</v>
       </c>
       <c r="F16" t="s">
         <v>104</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H16" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I16" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>106</v>
       </c>
       <c r="C17" t="s">
         <v>107</v>
       </c>
       <c r="D17" t="s">
         <v>108</v>
       </c>
       <c r="E17" t="s">
         <v>109</v>
       </c>
       <c r="F17" t="s">
         <v>110</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>111</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
       <c r="I17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G18" t="s">
-        <v>117</v>
+        <v>22</v>
       </c>
       <c r="H18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>119</v>
       </c>
       <c r="C19" t="s">
         <v>120</v>
       </c>
       <c r="D19" t="s">
+        <v>118</v>
+      </c>
+      <c r="E19" t="s">
         <v>121</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>122</v>
       </c>
-      <c r="F19" t="s">
+      <c r="G19" t="s">
         <v>123</v>
       </c>
-      <c r="G19" t="s">
+      <c r="H19" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>125</v>
+      </c>
+      <c r="C20" t="s">
         <v>126</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>127</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
+        <v>66</v>
+      </c>
+      <c r="F20" t="s">
         <v>128</v>
       </c>
-      <c r="E20" t="s">
-[...2 lines deleted...]
-      <c r="F20" t="s">
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20" t="s">
+        <v>23</v>
+      </c>
+      <c r="I20" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">