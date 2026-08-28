--- v1 (2026-06-07)
+++ v2 (2026-08-28)
@@ -12,122 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Início</t>
   </si>
   <si>
     <t>Previsão Término</t>
   </si>
   <si>
     <t>Valor Contrato</t>
   </si>
   <si>
     <t>% Execução</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Publicado</t>
   </si>
   <si>
+    <t>Contrato 171/2025</t>
+  </si>
+  <si>
+    <t>Avenida Sebastião de Pádua</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 8.673.000,00</t>
+  </si>
+  <si>
+    <t>83%</t>
+  </si>
+  <si>
+    <t>Concluido</t>
+  </si>
+  <si>
+    <t>21/07/2025</t>
+  </si>
+  <si>
     <t>Contrato 153/2025</t>
   </si>
   <si>
     <t>Prolongamento da Rua da Resistência</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>R$ 555.000,00</t>
   </si>
   <si>
     <t>97%</t>
   </si>
   <si>
     <t>Em execução</t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>Contrato 180/2025</t>
   </si>
   <si>
     <t>Ponte de concreto Balsamo</t>
   </si>
   <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>R$ 438.739,74</t>
   </si>
   <si>
     <t>100%</t>
-  </si>
-[...1 lines deleted...]
-    <t>Concluido</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>Contrato 100/2025</t>
   </si>
   <si>
     <t>FEIRA PARQUE</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>R$ 557.135,34</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>Contrato 141/2024</t>
   </si>
@@ -759,51 +780,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I20"/>
+  <dimension ref="A1:I21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -885,521 +906,550 @@
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G5" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
       <c r="I5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
         <v>40</v>
       </c>
       <c r="E6" t="s">
         <v>41</v>
       </c>
       <c r="F6" t="s">
         <v>42</v>
       </c>
       <c r="G6" t="s">
         <v>43</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" t="s">
         <v>46</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>48</v>
       </c>
       <c r="F7" t="s">
         <v>49</v>
       </c>
       <c r="G7" t="s">
         <v>50</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="I7" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="H8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H9" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F10" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H10" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E11" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F11" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G11" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="I11" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>76</v>
       </c>
       <c r="C12" t="s">
         <v>77</v>
       </c>
       <c r="D12" t="s">
         <v>78</v>
       </c>
       <c r="E12" t="s">
         <v>79</v>
       </c>
       <c r="F12" t="s">
         <v>80</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>81</v>
       </c>
       <c r="H12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H13" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I13" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C14" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D14" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E14" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F14" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G14" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>94</v>
       </c>
       <c r="C15" t="s">
         <v>95</v>
       </c>
       <c r="D15" t="s">
         <v>96</v>
       </c>
       <c r="E15" t="s">
         <v>97</v>
       </c>
       <c r="F15" t="s">
         <v>98</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="H15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H16" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G17" t="s">
-        <v>111</v>
+        <v>30</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
       <c r="I17" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>113</v>
       </c>
       <c r="C18" t="s">
         <v>114</v>
       </c>
       <c r="D18" t="s">
         <v>115</v>
       </c>
       <c r="E18" t="s">
         <v>116</v>
       </c>
       <c r="F18" t="s">
         <v>117</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>118</v>
       </c>
       <c r="H18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D19" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="E19" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F19" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G19" t="s">
-        <v>123</v>
+        <v>30</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
       <c r="I19" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
+        <v>126</v>
+      </c>
+      <c r="C20" t="s">
+        <v>127</v>
+      </c>
+      <c r="D20" t="s">
         <v>125</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>66</v>
+        <v>128</v>
       </c>
       <c r="F20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="H20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
-        <v>129</v>
+        <v>131</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="s">
+        <v>132</v>
+      </c>
+      <c r="C21" t="s">
+        <v>133</v>
+      </c>
+      <c r="D21" t="s">
+        <v>134</v>
+      </c>
+      <c r="E21" t="s">
+        <v>73</v>
+      </c>
+      <c r="F21" t="s">
+        <v>135</v>
+      </c>
+      <c r="G21" t="s">
+        <v>30</v>
+      </c>
+      <c r="H21" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" t="s">
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">