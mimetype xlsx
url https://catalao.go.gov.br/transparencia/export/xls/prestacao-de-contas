--- v0 (2026-04-30)
+++ v1 (2026-08-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Publicado</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>05/01/2021</t>
   </si>
   <si>
     <t>Prestação de Contas Anual de Gestão - Balanço Geral de 2020</t>
   </si>
   <si>
     <t>05/01/2020</t>
   </si>
   <si>
     <t>ANEXO RECEITA E DESPESAS BALANÇO GERAL 2019</t>
   </si>
   <si>
     <t>03/06/2019</t>
   </si>
   <si>
@@ -306,50 +306,65 @@
     <t>18/06/2025</t>
   </si>
   <si>
     <t>Audiência - PPA 2026/2029</t>
   </si>
   <si>
     <t>Prestação de Contas - 1º Quadrimestre de 2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>Balanço Geral - Exercício 2024</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>Prestação de Contas - 2º Quadrimestre de 2025</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>Audiência Pública - LDO 2027 - (Lei de Diretrizes Orçamentárias)</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>Balanço Geral - Exercício 2025</t>
+  </si>
+  <si>
+    <t>Relatório de Contas de Gestão - 2025</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>Prestação de Contas - 1º Quadrimestre de 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -663,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C81"/>
+  <dimension ref="A1:C84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="119.114" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
@@ -1565,50 +1580,83 @@
       </c>
       <c r="C79" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80">
         <v>2025</v>
       </c>
       <c r="B80" t="s">
         <v>94</v>
       </c>
       <c r="C80" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81">
         <v>2026</v>
       </c>
       <c r="B81" t="s">
         <v>96</v>
       </c>
       <c r="C81" t="s">
         <v>97</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82">
+        <v>2025</v>
+      </c>
+      <c r="B82" t="s">
+        <v>98</v>
+      </c>
+      <c r="C82" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83">
+        <v>2025</v>
+      </c>
+      <c r="B83" t="s">
+        <v>98</v>
+      </c>
+      <c r="C83" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84">
+        <v>2026</v>
+      </c>
+      <c r="B84" t="s">
+        <v>101</v>
+      </c>
+      <c r="C84" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">