--- v1 (2026-08-10)
+++ v2 (2026-08-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Publicado</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>05/01/2021</t>
   </si>
   <si>
     <t>Prestação de Contas Anual de Gestão - Balanço Geral de 2020</t>
   </si>
   <si>
     <t>05/01/2020</t>
   </si>
   <si>
     <t>ANEXO RECEITA E DESPESAS BALANÇO GERAL 2019</t>
   </si>
   <si>
     <t>03/06/2019</t>
   </si>
   <si>
@@ -321,50 +321,74 @@
     <t>30/09/2025</t>
   </si>
   <si>
     <t>Prestação de Contas - 2º Quadrimestre de 2025</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>Audiência Pública - LDO 2027 - (Lei de Diretrizes Orçamentárias)</t>
   </si>
   <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>Balanço Geral - Exercício 2025</t>
   </si>
   <si>
     <t>Relatório de Contas de Gestão - 2025</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>Prestação de Contas - 1º Quadrimestre de 2026</t>
+  </si>
+  <si>
+    <t>12/08/2026</t>
+  </si>
+  <si>
+    <t>Audiência Pública - LOA 2027 - (Lei Orçamentária Anual)</t>
+  </si>
+  <si>
+    <t>15/08/2025</t>
+  </si>
+  <si>
+    <t>Audiência Pública - LOA 2026 - (Lei Orçamentária Anual)</t>
+  </si>
+  <si>
+    <t>15/08/2024</t>
+  </si>
+  <si>
+    <t>Audiência Pública - LOA 2025 - (Lei Orçamentária Anual)</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>Prestação de Contas - 3º Quadrimestre de 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -678,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C84"/>
+  <dimension ref="A1:C88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="119.114" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2">
@@ -1613,50 +1637,94 @@
       </c>
       <c r="C82" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83">
         <v>2025</v>
       </c>
       <c r="B83" t="s">
         <v>98</v>
       </c>
       <c r="C83" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84">
         <v>2026</v>
       </c>
       <c r="B84" t="s">
         <v>101</v>
       </c>
       <c r="C84" t="s">
         <v>102</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85">
+        <v>2026</v>
+      </c>
+      <c r="B85" t="s">
+        <v>103</v>
+      </c>
+      <c r="C85" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86">
+        <v>2025</v>
+      </c>
+      <c r="B86" t="s">
+        <v>105</v>
+      </c>
+      <c r="C86" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87">
+        <v>2024</v>
+      </c>
+      <c r="B87" t="s">
+        <v>107</v>
+      </c>
+      <c r="C87" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88">
+        <v>2025</v>
+      </c>
+      <c r="B88" t="s">
+        <v>109</v>
+      </c>
+      <c r="C88" t="s">
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">